--- v1 (2025-12-28)
+++ v2 (2026-04-14)
@@ -2192,1810 +2192,1811 @@
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> рекомендации по назначению </w:t>
       </w:r>
       <w:r w:rsidR="00796977">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>обучения</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7804E0D6" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="7804E0D6" w14:textId="34027D25" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
-        <w:rPr>
-[...489 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidR="00585ED3" w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...32 lines deleted...]
-    <w:p w14:paraId="2ACB24D2" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> назначение курсов и тестов в разные сроки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E327BD5" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...8 lines deleted...]
-    <w:p w14:paraId="4E5060CF" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">процента </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прогресса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> курса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для перехода к тестированию</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C59198" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...13 lines deleted...]
-        <w:t>формирование единого отчета по обучению</w:t>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и отчета по тренажеру промышленной безопасности</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C9EBAD7" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t>индивидуальных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настроек тестирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1159EDD3" w14:textId="7C5E8CE3" w:rsidR="00585ED3" w:rsidRPr="00585ED3" w:rsidRDefault="00585ED3" w:rsidP="00585ED3">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...461 lines deleted...]
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
-[...2 lines deleted...]
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
-[...10 lines deleted...]
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
-[...2 lines deleted...]
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="5D8C7F83" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> как предотвратить дубли </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">назначений программ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CD612B" w14:textId="0AA249D9" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...2 lines deleted...]
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> добавление индивидуальных учебных программ, разработанных в компании</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060024E1" w14:textId="7A8B8F5F" w:rsidR="004C18BC" w:rsidRPr="009000DA" w:rsidRDefault="004C18BC" w:rsidP="004C18BC">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7204AC5D" w14:textId="07BB91C5" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> добавление индивидуальных итоговых тестирований через интерфейс Кабинета </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649C2794" w14:textId="77777777" w:rsidR="00796977" w:rsidRDefault="00796977" w:rsidP="00796977">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0B360B82" w14:textId="77777777" w:rsidR="00796977" w:rsidRDefault="00796977" w:rsidP="00796977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-    <w:p w14:paraId="38555B94" w14:textId="4866AD95" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="00B81FD1" w:rsidP="009000DA">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0FA951" w14:textId="55A738AC" w:rsidR="009000DA" w:rsidRPr="00796977" w:rsidRDefault="009000DA" w:rsidP="00796977">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="3DA716E8" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00C425E1" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t>Контроль организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DF542F" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="37746323" w14:textId="4DD64444" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57AD34B0" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отслеживание прогресса обучения сотрудников и статус</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> передача </w:t>
-[...7 lines deleted...]
-        <w:t>и массовая передача протоколов</w:t>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сдачи итогового тест</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в реестр Минтруда</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73397DB7" w14:textId="06A7A74D" w:rsidR="009000DA" w:rsidRPr="005E084A" w:rsidRDefault="009000DA" w:rsidP="005E084A">
+        <w:t>а</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACB24D2" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> продление сроков доступа к учебным материалам и тестам</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5060CF" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421874">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>формирование единого отчета по обучению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и отчета по тренажеру промышленной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9EBAD7" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00487904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00487904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00487904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00487904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00487904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> получение писем с важными метриками по обучению и аттестации сотрудников из Кабинета предприятия </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7072BB8B" w14:textId="38755145" w:rsidR="009000DA" w:rsidRPr="00487904" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C91C3D8" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Ведение документооборота</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F133B83" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDF0F25" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>авто</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>формирование протоколов внутреннего учета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B54D056" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>авто</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>формирование протокол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC9618A" w14:textId="1CEEFC13" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> автонумераци</w:t>
+      </w:r>
+      <w:r w:rsidR="005E084A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> протоколов</w:t>
+      </w:r>
+      <w:r w:rsidR="005E084A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комиссии </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAFACFF" w14:textId="43F4CB21" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="225C2E01" w14:textId="3A6922AE" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>автоформирование</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E084A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">страниц </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>журналов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8C7F83" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="455D90E3" w14:textId="6CCA190D" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> хранение скан-копий протоколов, подписанных вручную, или сформированных вне системы Курсон</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7204AC5D" w14:textId="07BB91C5" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38555B94" w14:textId="4866AD95" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="00B81FD1" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Интеграция</w:t>
+      </w:r>
+      <w:r w:rsidR="009000DA" w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Курсон с Минтрудом</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA716E8" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00C425E1" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37746323" w14:textId="4DD64444" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> передача </w:t>
+      </w:r>
+      <w:r w:rsidR="00B81FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и массовая передача протоколов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в реестр Минтруда</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73397DB7" w14:textId="06A7A74D" w:rsidR="009000DA" w:rsidRPr="005E084A" w:rsidRDefault="009000DA" w:rsidP="005E084A">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заполнение протокола регистрационными номерами </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07817C13" w14:textId="77777777" w:rsidR="00796977" w:rsidRDefault="00796977" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514A5F5F" w14:textId="68C9E393" w:rsidR="00796977" w:rsidRPr="005E084A" w:rsidRDefault="009000DA" w:rsidP="005E084A">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Электронный документооборот (ЭДО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225C2E01" w14:textId="3A6922AE" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -4023,141 +4024,149 @@
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F02B1">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ПЭП и УНЭП)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="318C3AF8" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t xml:space="preserve">поиск документа с требованиями к переходу на ЭДО </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455D90E3" w14:textId="6CCA190D" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE164D">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00EE164D">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00EE164D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EE164D">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00EE164D">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00EE164D">
-[...8 lines deleted...]
-    <w:p w14:paraId="6BBF0226" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F02B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>создание электронных подписей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ПЭП и УНЭП)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318C3AF8" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -4177,76 +4186,60 @@
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">процесс подписания </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="19CCDDFE" w14:textId="54B5BBCB" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t xml:space="preserve"> процесс подписания протоколов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBF0226" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -4272,287 +4265,287 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> данные о выпущенной подписи</w:t>
-[...49 lines deleted...]
-    <w:p w14:paraId="1B55ABBE" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">процесс подписания </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">журналов </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CCDDFE" w14:textId="54B5BBCB" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...14 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>а</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="229176E4" w14:textId="2A45573A" w:rsidR="00796977" w:rsidRPr="00796977" w:rsidRDefault="00796977" w:rsidP="00796977">
+        <w:t xml:space="preserve"> данные о выпущенной подписи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C265A4" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402FADDE" w14:textId="77777777" w:rsidR="00796977" w:rsidRPr="00487904" w:rsidRDefault="00796977" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C20564" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статистика и переназначение программ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B55ABBE" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00030520">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00030520">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00030520">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00030520">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00030520">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00030520">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> работ</w:t>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F02B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidRPr="00030520">
-[...8 lines deleted...]
-    <w:p w14:paraId="7EB7674F" w14:textId="3B091D78" w:rsidR="009000DA" w:rsidRPr="00796977" w:rsidRDefault="009000DA" w:rsidP="00796977">
+      <w:r w:rsidRPr="005F02B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с дашбоардом и иной статистикой</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229176E4" w14:textId="2A45573A" w:rsidR="00796977" w:rsidRPr="00796977" w:rsidRDefault="00796977" w:rsidP="00796977">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -4578,51 +4571,213 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00030520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00030520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00030520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> работ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с разделом «отстающие», направление напоминаний отстающим</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB7674F" w14:textId="3B091D78" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="00796977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> назначение периодического обучения </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677B34E0" w14:textId="2A33D15C" w:rsidR="00174D10" w:rsidRPr="00796977" w:rsidRDefault="00174D10" w:rsidP="00796977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> централизованный просмотр активных и истекших активаций по всем программам внутреннего обучения</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C79438" w14:textId="77777777" w:rsidR="00B81FD1" w:rsidRDefault="00B81FD1" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D033D1B" w14:textId="5E86646D" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
@@ -5463,61 +5618,61 @@
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006D2BE9">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="850" w:bottom="1133" w:left="1417" w:header="0" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3206BA6F" w14:textId="77777777" w:rsidR="00200676" w:rsidRDefault="00200676">
+    <w:p w14:paraId="344FEEF9" w14:textId="77777777" w:rsidR="00295077" w:rsidRDefault="00295077">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56F113C7" w14:textId="77777777" w:rsidR="00200676" w:rsidRDefault="00200676">
+    <w:p w14:paraId="13EEAD57" w14:textId="77777777" w:rsidR="00295077" w:rsidRDefault="00295077">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5816,61 +5971,61 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="9612000" cy="19050"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17CE288B" w14:textId="77777777" w:rsidR="00200676" w:rsidRDefault="00200676">
+    <w:p w14:paraId="2B3151BE" w14:textId="77777777" w:rsidR="00295077" w:rsidRDefault="00295077">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30BDA7DE" w14:textId="77777777" w:rsidR="00200676" w:rsidRDefault="00200676">
+    <w:p w14:paraId="583C487F" w14:textId="77777777" w:rsidR="00295077" w:rsidRDefault="00295077">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F21B4AD" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006D2BE9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
@@ -6557,81 +6712,86 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1656107320">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1239824887">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="97"/>
+  <w:zoom w:percent="104"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D2BE9"/>
+    <w:rsid w:val="00162194"/>
+    <w:rsid w:val="00174D10"/>
     <w:rsid w:val="00200676"/>
+    <w:rsid w:val="00295077"/>
     <w:rsid w:val="003F35AE"/>
     <w:rsid w:val="004C18BC"/>
+    <w:rsid w:val="00585ED3"/>
     <w:rsid w:val="005E084A"/>
     <w:rsid w:val="00650A78"/>
     <w:rsid w:val="006D2BE9"/>
     <w:rsid w:val="00796977"/>
+    <w:rsid w:val="007D4EF2"/>
     <w:rsid w:val="009000DA"/>
     <w:rsid w:val="00AE120E"/>
     <w:rsid w:val="00B81FD1"/>
     <w:rsid w:val="00C00A13"/>
     <w:rsid w:val="00C542E0"/>
     <w:rsid w:val="00DF3F1E"/>
     <w:rsid w:val="00E541E9"/>
     <w:rsid w:val="00E85124"/>
     <w:rsid w:val="00F16FCE"/>
     <w:rsid w:val="00F255EC"/>
     <w:rsid w:val="00F27060"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -7838,65 +7998,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg8YYGUldUKg5BgsoFk36JzrG8ozg==">CgMxLjA4AHIhMUR3cjk4bmwzVFNXVTR3Yl9ta3RHcmdrUXYyUzdGbWk1</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>624</Words>
-  <Characters>3560</Characters>
+  <Words>651</Words>
+  <Characters>3712</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4176</CharactersWithSpaces>
+  <CharactersWithSpaces>4355</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Коновалова Марианна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>