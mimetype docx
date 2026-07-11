--- v2 (2026-04-14)
+++ v3 (2026-07-11)
@@ -162,85 +162,84 @@
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56912E57" w14:textId="77777777" w:rsidR="00F16FCE" w:rsidRDefault="00F16FCE" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2645C940" w14:textId="29B66D70" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="2645C940" w14:textId="29B66D70" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Предварительная подготовка системы</w:t>
       </w:r>
       <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E466C92" w14:textId="6D8CD374" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="5E466C92" w14:textId="07A497CC" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
@@ -925,51 +924,51 @@
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> загрузк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> индивидуального шаблона протокола комиссии, используемого в компании</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F768DF" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="005733E2" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="21F768DF" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
@@ -1006,922 +1005,900 @@
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00093C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>брендирование кабинета логотипом своей компании</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7EE54A" w14:textId="22EA9CEE" w:rsidR="009000DA" w:rsidRPr="00C959C2" w:rsidRDefault="009000DA" w:rsidP="009000DA">
-[...57 lines deleted...]
-    <w:p w14:paraId="73FB60CB" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00F16FCE" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="62FD936F" w14:textId="67E0ACF4" w:rsidR="003C3233" w:rsidRPr="005733E2" w:rsidRDefault="003C3233" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
-[...444 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...8 lines deleted...]
-    <w:p w14:paraId="4354C5F3" w14:textId="3DA4D09C" w:rsidR="005E084A" w:rsidRPr="005E084A" w:rsidRDefault="005E084A" w:rsidP="005E084A">
+      <w:r w:rsidRPr="00093C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">установка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3233">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>порог</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3233">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> просмотра видео</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>материалов для сотрудников</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7EE54A" w14:textId="31580966" w:rsidR="009000DA" w:rsidRPr="00C959C2" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307E2FC5" w14:textId="5FE0571F" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="009000DA" w:rsidP="003C3233">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Отправка уведомлений сотрудникам</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FB60CB" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00F16FCE" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Флажок1"/>
+            <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> автоназначение </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26F2277A" w14:textId="4FE29AAD" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t xml:space="preserve">типы уведомлений: через </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421874">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Telegram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и СМС</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E05DD1" w14:textId="79EB3323" w:rsidR="00F16FCE" w:rsidRDefault="00F16FCE" w:rsidP="00F16FCE">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Флажок1"/>
+            <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="03AB4580" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">виды уведомлений сотрудникам: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12988BA3" w14:textId="7F634FCD" w:rsidR="00F16FCE" w:rsidRDefault="00F16FCE" w:rsidP="00F16FCE">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005733E2">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о назначенном обучении </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409E86D5" w14:textId="3E4A9D5E" w:rsidR="00F16FCE" w:rsidRDefault="00F16FCE" w:rsidP="00F16FCE">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">об изменении сроков доступа к обучению </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BA683F" w14:textId="0D3447E2" w:rsidR="00F16FCE" w:rsidRPr="00F16FCE" w:rsidRDefault="00F16FCE" w:rsidP="00F16FCE">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о необходимости электронно подписать протоколы и журналы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ACF44D" w14:textId="2AF79926" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="009000DA" w:rsidP="003C3233">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Флажок1"/>
+            <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> добавление сотрудников в существующую группу </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C95EAA8" w14:textId="51BC05C5" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t xml:space="preserve">отправка </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>доступов сотрудникам, у которых отсутствует email</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, или, если на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">несколько сотрудников используется один </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3233">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154543C9" w14:textId="77BB19F9" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="009000DA" w:rsidP="003C3233">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Назначение обучения и контент  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D46247A" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> назначение обучения, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4354C5F3" w14:textId="3DA4D09C" w:rsidR="005E084A" w:rsidRPr="005E084A" w:rsidRDefault="005E084A" w:rsidP="005E084A">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> объединение групп обучения</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6EF59545" w14:textId="7FB8BBC8" w:rsidR="00796977" w:rsidRDefault="00796977" w:rsidP="009000DA">
+        <w:t xml:space="preserve"> автоназначение </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F2277A" w14:textId="4FE29AAD" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отмена обучения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AB4580" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> добавление сотрудников в существующую группу </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C95EAA8" w14:textId="51BC05C5" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="142"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -1951,54 +1928,62 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> комбинирование групп для протокола с разными программами</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E5820D8" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00844D72" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t xml:space="preserve"> объединение групп обучения</w:t>
+      </w:r>
+      <w:r w:rsidR="00796977">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по одной программе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF59545" w14:textId="7FB8BBC8" w:rsidR="00796977" w:rsidRDefault="00796977" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="142"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -2028,54 +2013,364 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> комбинирование групп для протокола с разными программами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5820D8" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00844D72" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> архивирование групп обучения</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15F0FB4D" w14:textId="5536998F" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фиксация результата очного обучения</w:t>
+      </w:r>
+      <w:r w:rsidR="00796977">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E583FA" w14:textId="0BC45A3D" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рекомендации по назначению </w:t>
+      </w:r>
+      <w:r w:rsidR="00796977">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обучения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7804E0D6" w14:textId="34027D25" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> назначение курсов и тестов в разные сроки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E327BD5" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -2095,74 +2390,102 @@
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определение </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> фиксация результата очного обучения</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="58E583FA" w14:textId="0BC45A3D" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t xml:space="preserve">процента </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прогресса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> курса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для перехода к тестированию</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C59198" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2175,245 +2498,226 @@
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определение </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> рекомендации по назначению </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="7804E0D6" w14:textId="34027D25" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t>индивидуальных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настроек тестирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1159EDD3" w14:textId="7C5E8CE3" w:rsidR="00585ED3" w:rsidRPr="00585ED3" w:rsidRDefault="00585ED3" w:rsidP="00585ED3">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00585ED3" w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
-[...8 lines deleted...]
-    <w:p w14:paraId="6E327BD5" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> как предотвратить дубли назначений программ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CD612B" w14:textId="0AA249D9" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
-[...40 lines deleted...]
-    <w:p w14:paraId="21C59198" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> добавление индивидуальных учебных программ, разработанных в компании</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649C2794" w14:textId="68E33331" w:rsidR="00796977" w:rsidRPr="003C3233" w:rsidRDefault="004C18BC" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="142"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -2436,1090 +2740,990 @@
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>индивидуальных</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="1159EDD3" w14:textId="7C5E8CE3" w:rsidR="00585ED3" w:rsidRPr="00585ED3" w:rsidRDefault="00585ED3" w:rsidP="00585ED3">
+        <w:t xml:space="preserve"> добавление индивидуальных итоговых тестирований через интерфейс Кабинета </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B360B82" w14:textId="77777777" w:rsidR="00796977" w:rsidRDefault="00796977" w:rsidP="00796977">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DF542F" w14:textId="3C7B2F3B" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="009000DA" w:rsidP="003C3233">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Контроль организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AD34B0" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отслеживание прогресса обучения сотрудников и статус</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> как предотвратить дубли </w:t>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сдачи итогового тест</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">назначений программ </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="27CD612B" w14:textId="0AA249D9" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t>а</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACB24D2" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00584FF9">
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
-[...8 lines deleted...]
-    <w:p w14:paraId="060024E1" w14:textId="7A8B8F5F" w:rsidR="004C18BC" w:rsidRPr="009000DA" w:rsidRDefault="004C18BC" w:rsidP="004C18BC">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> продление сроков доступа к учебным материалам и тестам</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5060CF" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421874">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>формирование единого отчета по обучению</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> добавление индивидуальных итоговых тестирований через интерфейс Кабинета </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="649C2794" w14:textId="77777777" w:rsidR="00796977" w:rsidRDefault="00796977" w:rsidP="00796977">
+        <w:t xml:space="preserve"> и отчета по тренажеру промышленной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9EBAD7" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00487904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00487904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00487904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00487904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00487904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> получение писем с важными метриками по обучению и аттестации сотрудников из Кабинета предприятия </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7072BB8B" w14:textId="5CCFC4A5" w:rsidR="009000DA" w:rsidRPr="00487904" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="0B360B82" w14:textId="77777777" w:rsidR="00796977" w:rsidRDefault="00796977" w:rsidP="00796977">
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F133B83" w14:textId="29B7E275" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="009000DA" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="009000DA">
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Контроль организации</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="57AD34B0" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      </w:pPr>
+      <w:r w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Ведение документооборота</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDF0F25" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>авто</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>формирование протоколов внутреннего учета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B54D056" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>авто</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>формирование протокол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC9618A" w14:textId="1CEEFC13" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> автонумераци</w:t>
+      </w:r>
+      <w:r w:rsidR="005E084A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> протоколов</w:t>
+      </w:r>
+      <w:r w:rsidR="005E084A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комиссии </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAFACFF" w14:textId="43F4CB21" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> отслеживание прогресса обучения сотрудников и статус</w:t>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="2ACB24D2" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>автоформирование</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E084A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">страниц </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>журналов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8C7F83" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...87 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...145 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...305 lines deleted...]
-    <w:p w14:paraId="3BAFACFF" w14:textId="43F4CB21" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t xml:space="preserve"> хранение скан-копий протоколов, подписанных вручную, или сформированных вне системы Курсон</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A46E92B" w14:textId="4552993D" w:rsidR="00632433" w:rsidRPr="00584FF9" w:rsidRDefault="00632433" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
@@ -3546,251 +3750,109 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...118 lines deleted...]
-    <w:p w14:paraId="7204AC5D" w14:textId="07BB91C5" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:t>процесс ознакомления сотрудников с внутренними ЛНА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7204AC5D" w14:textId="0E77674B" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="38555B94" w14:textId="4866AD95" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="00B81FD1" w:rsidP="009000DA">
+    </w:p>
+    <w:p w14:paraId="3DA716E8" w14:textId="15C251FC" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="00B81FD1" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Интеграция</w:t>
       </w:r>
       <w:r w:rsidR="009000DA" w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Курсон с Минтрудом</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="37746323" w14:textId="4DD64444" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="142"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4357,76 +4419,65 @@
       <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EE164D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> данные о выпущенной подписи</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C265A4" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="402FADDE" w14:textId="77777777" w:rsidR="00796977" w:rsidRPr="00487904" w:rsidRDefault="00796977" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="402FADDE" w14:textId="77777777" w:rsidR="00796977" w:rsidRPr="00487904" w:rsidRDefault="00796977" w:rsidP="009000DA">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C20564" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Статистика и переназначение программ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B55ABBE" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
@@ -4663,71 +4714,72 @@
       <w:r w:rsidRPr="00030520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00030520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00030520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> назначение периодического обучения </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677B34E0" w14:textId="2A33D15C" w:rsidR="00174D10" w:rsidRPr="00796977" w:rsidRDefault="00174D10" w:rsidP="00796977">
+    <w:p w14:paraId="64C79438" w14:textId="07401ACF" w:rsidR="00B81FD1" w:rsidRDefault="00174D10" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00030520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00030520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4736,68 +4788,65 @@
       <w:r w:rsidRPr="00030520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00030520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> централизованный просмотр активных и истекших активаций по всем программам внутреннего обучения</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C79438" w14:textId="77777777" w:rsidR="00B81FD1" w:rsidRDefault="00B81FD1" w:rsidP="009000DA">
+    <w:p w14:paraId="711FD27D" w14:textId="77777777" w:rsidR="00C21C8A" w:rsidRPr="003C3233" w:rsidRDefault="00C21C8A" w:rsidP="00C21C8A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="5D033D1B" w14:textId="5E86646D" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D033D1B" w14:textId="5E86646D" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Отслеживание законодательства и безопасность</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="604C14F1" w14:textId="6CD83CFA" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
@@ -4994,84 +5043,69 @@
       <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> двухфакторной аутентификаци</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> для входа в личный кабинет </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73515A06" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="54C5D739" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00487904" w:rsidRDefault="009000DA" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="142"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="54C5D739" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00487904" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F785E1" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:tabs>
-[...14 lines deleted...]
-        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Работа с УЦ Технопрогресс </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD7B938" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
@@ -5246,54 +5280,53 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а </w:t>
       </w:r>
       <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с текущими заявками УЦ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2634636F" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42D75890" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="42D75890" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Сервис и новости </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6D71D7" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
@@ -5618,91 +5651,91 @@
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006D2BE9">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="850" w:bottom="1133" w:left="1417" w:header="0" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="344FEEF9" w14:textId="77777777" w:rsidR="00295077" w:rsidRDefault="00295077">
+    <w:p w14:paraId="215A32ED" w14:textId="77777777" w:rsidR="002A21BE" w:rsidRDefault="002A21BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13EEAD57" w14:textId="77777777" w:rsidR="00295077" w:rsidRDefault="00295077">
+    <w:p w14:paraId="3B85D3CE" w14:textId="77777777" w:rsidR="002A21BE" w:rsidRDefault="002A21BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -5971,61 +6004,61 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="9612000" cy="19050"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B3151BE" w14:textId="77777777" w:rsidR="00295077" w:rsidRDefault="00295077">
+    <w:p w14:paraId="2EE5A245" w14:textId="77777777" w:rsidR="002A21BE" w:rsidRDefault="002A21BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="583C487F" w14:textId="77777777" w:rsidR="00295077" w:rsidRDefault="00295077">
+    <w:p w14:paraId="1BCAA1A8" w14:textId="77777777" w:rsidR="002A21BE" w:rsidRDefault="002A21BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F21B4AD" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006D2BE9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
@@ -6712,91 +6745,100 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1656107320">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1239824887">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="104"/>
+  <w:zoom w:percent="107"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D2BE9"/>
     <w:rsid w:val="00162194"/>
     <w:rsid w:val="00174D10"/>
     <w:rsid w:val="00200676"/>
     <w:rsid w:val="00295077"/>
+    <w:rsid w:val="002A21BE"/>
+    <w:rsid w:val="0038256D"/>
+    <w:rsid w:val="003C3233"/>
     <w:rsid w:val="003F35AE"/>
     <w:rsid w:val="004C18BC"/>
     <w:rsid w:val="00585ED3"/>
     <w:rsid w:val="005E084A"/>
+    <w:rsid w:val="00632433"/>
     <w:rsid w:val="00650A78"/>
     <w:rsid w:val="006D2BE9"/>
+    <w:rsid w:val="00782619"/>
     <w:rsid w:val="00796977"/>
     <w:rsid w:val="007D4EF2"/>
+    <w:rsid w:val="007F1A69"/>
     <w:rsid w:val="009000DA"/>
+    <w:rsid w:val="0090502A"/>
     <w:rsid w:val="00AE120E"/>
     <w:rsid w:val="00B81FD1"/>
     <w:rsid w:val="00C00A13"/>
+    <w:rsid w:val="00C21C8A"/>
     <w:rsid w:val="00C542E0"/>
+    <w:rsid w:val="00CA48D1"/>
     <w:rsid w:val="00DF3F1E"/>
     <w:rsid w:val="00E541E9"/>
     <w:rsid w:val="00E85124"/>
     <w:rsid w:val="00F16FCE"/>
     <w:rsid w:val="00F255EC"/>
     <w:rsid w:val="00F27060"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -7998,65 +8040,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg8YYGUldUKg5BgsoFk36JzrG8ozg==">CgMxLjA4AHIhMUR3cjk4bmwzVFNXVTR3Yl9ta3RHcmdrUXYyUzdGbWk1</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>651</Words>
-  <Characters>3712</Characters>
+  <Words>671</Words>
+  <Characters>3827</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4355</CharactersWithSpaces>
+  <CharactersWithSpaces>4490</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Коновалова Марианна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>