--- v3 (2026-07-11)
+++ v4 (2026-08-26)
@@ -1,89 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="36F454F2" w14:textId="4C60B5C9" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
-      <w:r>
+    <w:p w14:paraId="36F454F2" w14:textId="3D0F09C1" w:rsidR="009000DA" w:rsidRDefault="00E575A9" w:rsidP="009000DA">
+      <w:r w:rsidRPr="008B40CD">
+        <w:rPr>
+          <w:noProof/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48605432" wp14:editId="7DB18F57">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-910428</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>-899795</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7581014" cy="10728090"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="3810"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Рисунок 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="-фон.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7581014" cy="10728090"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00B958C9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AC491FF" wp14:editId="686EB2D8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AC491FF" wp14:editId="464BB1F9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-181610</wp:posOffset>
+                  <wp:posOffset>-320790</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-55921</wp:posOffset>
+                  <wp:posOffset>-50800</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6766071" cy="1332328"/>
+                <wp:extent cx="6765925" cy="1121410"/>
                 <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Надпись 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6766071" cy="1332328"/>
+                          <a:ext cx="6765925" cy="1121410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6CBBA08A" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00487904" w:rsidRDefault="009000DA" w:rsidP="009000DA">
                             <w:pPr>
                               <w:pStyle w:val="a3"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b w:val="0"/>
                                 <w:bCs/>
                                 <w:color w:val="161616"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00487904">
                               <w:rPr>
@@ -100,226 +163,289 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="45720" rIns="0" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1AC491FF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Надпись 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-14.3pt;margin-top:-4.4pt;width:532.75pt;height:104.9pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCy5OY+EwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0iAFaqIULFWTJNQ&#13;&#10;W4lWfTaOTSLZPs82JOyv39kJUHV7mvbinO8u9+P7Pi/uOq3IUTjfgCnpeJRTIgyHqjH7kr6+rL/c&#13;&#10;UuIDMxVTYERJT8LTu+XnT4vWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4BXt88qx1qs&#13;&#10;rlU2yfNZ1oKrrAMuvEfvQx+ky1RfSsHDk5ReBKJKirOFdLp07uKZLRes2Dtm64YPY7B/mEKzxmDT&#13;&#10;S6kHFhg5uOaPUrrhDjzIMOKgM5Cy4SLtgNuM8w/bbGtmRdoFwfH2ApP/f2X543Frnx0J3TfokMAI&#13;&#10;SGt94dEZ9+mk0/GLkxKMI4SnC2yiC4SjczafzfL5mBKOsfF0OplObmOd7Pq7dT58F6BJNErqkJcE&#13;&#10;FztufOhTzymxm4F1o1TiRhnSYovpTZ5+uESwuDLY4zpstEK364YNdlCdcDEHPefe8nWDzTfMh2fm&#13;&#10;kGTcBYUbnvCQCrAJDBYlNbhff/PHfMQeo5S0KJqS+p8H5gQl6odBVqLCkvH1Zj7Bizt7d++95qDv&#13;&#10;AfWIiOFUyYy5QZ1N6UC/oa5XsRuGmOHYs6ThbN6HXsL4LrhYrVIS6smysDFby2PpCGOE9KV7Y84O&#13;&#10;uAek7BHOsmLFB/j73J6A1SGAbBI3EdgezQFv1GJid3g3Uezv7ynr+rqXvwEAAP//AwBQSwMEFAAG&#13;&#10;AAgAAAAhAJbn3O3jAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNy2ZEWq&#13;&#10;uq7pNIE2LlzYQOKYNe6HyEeVZF3593gnuFi2/Pr1+1Tb2Ro2YYiDdxJWSwEMXeP14DoJH6f9ogAW&#13;&#10;k3JaGe9Qwg9G2Nb3d5Uqtb+6d5yOqWNk4mKpJPQpjSXnsenRqrj0IzratT5YlWgMHddBXcncGp4J&#13;&#10;kXOrBkcfejXic4/N9/FiJaTYmn2hX/XbuPs8HEI3rfGrlfLxYX7ZUNltgCWc098F3BgoP9QU7Owv&#13;&#10;TkdmJCyyIicpNQVx3ATiKV8DO0vIxEoAryv+H6T+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#13;&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#13;&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#13;&#10;AAAhALLk5j4TAgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#13;&#10;AAgAAAAhAJbn3O3jAAAAEAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#13;&#10;AAAABAAEAPMAAAB9BQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Надпись 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-25.25pt;margin-top:-4pt;width:532.75pt;height:88.3pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCwmsRXQwIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVL1u2zAQ3gv0HQjutSw1dlrBcuAmcFHA&#13;&#10;SAI4RWaaIi0BEo8laUvu1r2v0Hfo0KFbX8F5ox4pyQnSTkUX6nh3vJ/vu9Psoq0rshfGlqAyGo/G&#13;&#10;lAjFIS/VNqMf75av3lBiHVM5q0CJjB6EpRfzly9mjU5FAgVUuTAEgyibNjqjhXM6jSLLC1EzOwIt&#13;&#10;FBolmJo5vJptlBvWYPS6ipLxeBo1YHJtgAtrUXvVGek8xJdScHcjpRWOVBnF2lw4TTg3/ozmM5Zu&#13;&#10;DdNFyfsy2D9UUbNSYdJTqCvmGNmZ8o9QdckNWJBuxKGOQMqSi9ADdhOPn3WzLpgWoRcEx+oTTPb/&#13;&#10;heXX+1tDyjyjCSWK1UjR8dvx+/HH8dfx58OXh68k8Rg12qboutbo7Np30CLXg96i0rfeSlP7LzZF&#13;&#10;0I5oH04Ii9YRjsrp+XTyNplQwtEWx0l8FgcOosfn2lj3XkBNvJBRgxQGZNl+ZR2Wgq6Di8+mYFlW&#13;&#10;VaCxUqTBFK8n4/DgZMEXlcKHvomuWC+5dtP2nW0gP2BjBrrxsJovS0y+YtbdMoPzgL3gjLsbPGQF&#13;&#10;mAR6iZICzOe/6b0/0oRWShqcr4zaTztmBCXVB4UE+mEMwtnkPMGLGbSbp1q1qy8BRzfGLdI8iN7X&#13;&#10;VYMoDdT3uAILnw1NTHHMmVE3iJeum3ZcIS4Wi+CEo6eZW6m15j60h9FDetfeM6N73B1Sdg3DBLL0&#13;&#10;Gfydb0fAYudAloEbD2yHZo83jm2grF8xvxdP78Hr8Ucw/w0AAP//AwBQSwMEFAAGAAgAAAAhAOOW&#13;&#10;LuzgAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMT8lOwzAQvSP1H6ypxK21i5QopHGqCtRy4UIB&#13;&#10;iaMbTxbhJbLdNPw90xNcRm80b95S7WZr2IQhDt5J2KwFMHSN14PrJHy8H1YFsJiU08p4hxJ+MMKu&#13;&#10;XtxVqtT+6t5wOqWOkYiLpZLQpzSWnMemR6vi2o/o6Nb6YFWiNXRcB3UlcWv4gxA5t2pw5NCrEZ96&#13;&#10;bL5PFyshxdYcCv2iX8f95/EYuukRv1op75fz85bGfgss4Zz+PuDWgfJDTcHO/uJ0ZEbCKhMZUQkU&#13;&#10;VOxGEJuM0JlQXuTA64r/L1L/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#13;&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALCaxFdDAgAA&#13;&#10;UAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOOWLuzg&#13;&#10;AAAAEAEAAA8AAAAAAAAAAAAAAAAAnQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#13;&#10;BQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox inset="0,,0">
                   <w:txbxContent>
                     <w:p w14:paraId="6CBBA08A" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00487904" w:rsidRDefault="009000DA" w:rsidP="009000DA">
                       <w:pPr>
                         <w:pStyle w:val="a3"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b w:val="0"/>
                           <w:bCs/>
                           <w:color w:val="161616"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00487904">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="161616"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t>Я, как организатор обучения, знаю все возможности Кабинета предприятия Курсон</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566B9E01" w14:textId="2A20EE3F" w:rsidR="009000DA" w:rsidRPr="00F730CF" w:rsidRDefault="009000DA" w:rsidP="009000DA"/>
-    <w:p w14:paraId="6180D3AF" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="566B9E01" w14:textId="63738311" w:rsidR="009000DA" w:rsidRPr="00F730CF" w:rsidRDefault="009000DA" w:rsidP="009000DA"/>
+    <w:p w14:paraId="6180D3AF" w14:textId="2ECE3989" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56912E57" w14:textId="77777777" w:rsidR="00F16FCE" w:rsidRDefault="00F16FCE" w:rsidP="009000DA">
+    <w:p w14:paraId="56912E57" w14:textId="20296B9C" w:rsidR="00F16FCE" w:rsidRPr="002735D5" w:rsidRDefault="002735D5" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5707D6EB" wp14:editId="273DBA53">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-335915</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>277949</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="285750" cy="285750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Рисунок 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="-22.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm flipH="1">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285750" cy="285750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2645C940" w14:textId="6F0639D1" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="00884890">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="0"/>
+      <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Предварительная подготовка системы</w:t>
+      </w:r>
       <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Предварительная подготовка системы</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E466C92" w14:textId="07A497CC" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="4EC01273" w14:textId="5B0404A5" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002735D5">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="130" w:right="227" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidR="00323081" w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> добавление оргструктуры предприятия в реестр подразделений</w:t>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> импорт сотрудников</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC01273" w14:textId="5E0E5D7A" w:rsidR="009000DA" w:rsidRPr="006A73EE" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="4417BD8C" w14:textId="77777777" w:rsidR="00C01406" w:rsidRDefault="00A467F0" w:rsidP="00A467F0">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="130" w:right="227" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -338,61 +464,85 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> импорт сотрудников</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263639">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>массовые изменени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263639">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данных сотрудников</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3990B7D2" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00263639" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="35CD5038" w14:textId="630FDBAA" w:rsidR="00A467F0" w:rsidRPr="00C01406" w:rsidRDefault="00C01406" w:rsidP="00C01406">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="130" w:right="227" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -405,91 +555,75 @@
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> присвоение второй должности сотрудникам, работающим по совместительству</w:t>
+      </w:r>
+      <w:r w:rsidR="00A467F0" w:rsidRPr="00C01406">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00263639">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7FE8B84B" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="635DB443" w14:textId="60A49D90" w:rsidR="00013799" w:rsidRPr="00013799" w:rsidRDefault="00013799" w:rsidP="00013799">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="130" w:right="227" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -508,61 +642,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> присвоение второй должности сотрудникам, работающим по совместительству</w:t>
+        <w:t xml:space="preserve"> добавление оргструктуры предприятия в реестр подразделений</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0E2837" w14:textId="7C396772" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="4B0E2837" w14:textId="153DA42D" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002735D5">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="130" w:right="227" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -592,58 +726,58 @@
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>формирование реестра ответственных сотрудников</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF3209D" w14:textId="533F75BE" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="1DF3209D" w14:textId="20DD0116" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002735D5">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="130" w:right="227" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -665,58 +799,58 @@
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> добавление комиссий для формирования протоколов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1336FB2F" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="1336FB2F" w14:textId="52BFA0F6" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002735D5">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="130" w:right="227" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -738,58 +872,58 @@
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> добавление инструктирующих для формирования журналов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4EECE0" w14:textId="6CA0ABD1" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="3F4EECE0" w14:textId="664E23E1" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002735D5">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="130" w:right="227" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -835,58 +969,58 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> обучения</w:t>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00796977">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>по должностям</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C577384" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00093C95" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="5C577384" w14:textId="79E1B004" w:rsidR="009000DA" w:rsidRPr="00093C95" w:rsidRDefault="009000DA" w:rsidP="002735D5">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="125" w:right="227" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -921,61 +1055,77 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> загрузк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> индивидуального шаблона протокола комиссии, используемого в компании</w:t>
+        <w:t xml:space="preserve"> индивидуального шаблона протокола комиссии, используемого в</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01406">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>компании</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F768DF" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="21F768DF" w14:textId="6D95BD86" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002735D5">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="125" w:right="227" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -1005,58 +1155,58 @@
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00093C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>брендирование кабинета логотипом своей компании</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FD936F" w14:textId="67E0ACF4" w:rsidR="003C3233" w:rsidRPr="005733E2" w:rsidRDefault="003C3233" w:rsidP="009000DA">
+    <w:p w14:paraId="2B7EE54A" w14:textId="47A1516D" w:rsidR="009000DA" w:rsidRPr="0081514A" w:rsidRDefault="003C3233" w:rsidP="0081514A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="125" w:right="227" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -1118,94 +1268,351 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3233">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> просмотра видео</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>материалов для сотрудников</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7EE54A" w14:textId="31580966" w:rsidR="009000DA" w:rsidRPr="00C959C2" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="6049ED92" w14:textId="2937EDE6" w:rsidR="002735D5" w:rsidRPr="0030080D" w:rsidRDefault="0030080D" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EA54E7C" wp14:editId="2DBC2E01">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-335915</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>277314</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="285750" cy="285750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="9" name="Рисунок 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="-22.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm flipH="1">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285750" cy="285750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="774546D5" wp14:editId="61AE5796">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-326390</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>133823</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6422390" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Прямая соединительная линия 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6422390" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="0C35588C" id="Прямая соединительная линия 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-25.7pt,10.55pt" to="480pt,10.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDbiGDrGwIAAFIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMuO0zAU3SPxD5b3NEnLzEDUdBYzGjY8&#13;&#10;Kh4f4Dp2a8kv2Z6m3QFrpH4Cv8ACpJEG+Ibkj7h22nR4bEBsHPs+zr3n+DrT842SaM2cF0ZXuBjl&#13;&#10;GDFNTS30ssJvXl89eISRD0TXRBrNKrxlHp/P7t+bNrZkY7MysmYOAYj2ZWMrvArBllnm6Yop4kfG&#13;&#10;Mg1ObpwiAY5umdWONICuZDbO89OsMa62zlDmPVgveyeeJXzOGQ0vOPcsIFlh6C2k1aV1EddsNiXl&#13;&#10;0hG7EnTfBvmHLhQRGooOUJckEHTtxG9QSlBnvOFhRI3KDOeCssQB2BT5L2xerYhliQuI4+0gk/9/&#13;&#10;sPT5eu6QqCs8wUgTBVfUfuzedrv2a/up26HuXfu9/dJ+bm/ab+1N9x72t90H2Edne7s379AkKtlY&#13;&#10;XwLghZ67/cnbuYuybLhT8QuE0Sapvx3UZ5uAKBhPH47Hk8dwSfTgy46J1vnwhBmF4qbCUugoDCnJ&#13;&#10;+qkPUAxCDyHRLDVqgFJxdpKivJGivhJSRl+aLXYhHVoTmIrFskgx8lo9M3VvOzvJ8zQbADuEpyJ3&#13;&#10;kMAnNRgj655n2oWtZH0LLxkHZYFZX2AA6msQSpkORdQtIUF0TOPQ5ZCY993Hx3Bs+OfEfXxMZWne&#13;&#10;/yZ5yEiVjQ5DshLauD9VD5tDy7yPPyjQ844SLEy9TROQpIHBTQz3jyy+jLvnlH78Fcx+AAAA//8D&#13;&#10;AFBLAwQUAAYACAAAACEAuS4zTOAAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPS0/DMAy+I/Ef&#13;&#10;IiNx29KOUW1d04mHuIE0ynbgljWmrWickmRb4ddjxAEulmx/z2I92l4c0YfOkYJ0moBAqp3pqFGw&#13;&#10;fXmYLECEqMno3hEq+MQA6/L8rNC5cSd6xmMVG8EiFHKtoI1xyKUMdYtWh6kbkPj35rzVkVffSOP1&#13;&#10;icVtL2dJkkmrO2KHVg9412L9Xh0sx3h1Pm4ed9vs9gk/mq/O7aqruVKXF+P9isfNCkTEMf4x4KcD&#13;&#10;E6HkYHt3IBNEr2Bync4ZqmCWpiAYsMwSbrj/PciykP9rlN8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#13;&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#13;&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#13;&#10;AAYACAAAACEA24hg6xsCAABSBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAuS4zTOAAAAAOAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1s&#13;&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#13;&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".25pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="307E2FC5" w14:textId="5FE0571F" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="009000DA" w:rsidP="003C3233">
+    <w:p w14:paraId="307E2FC5" w14:textId="7E431CE2" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="009000DA" w:rsidP="00884890">
       <w:pPr>
         <w:pStyle w:val="ae"/>
+        <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Отправка уведомлений сотрудникам</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FB60CB" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00F16FCE" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="73FB60CB" w14:textId="5904356B" w:rsidR="009000DA" w:rsidRPr="00F16FCE" w:rsidRDefault="009000DA" w:rsidP="002735D5">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">типы уведомлений: через </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421874">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Telegram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и СМС</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E05DD1" w14:textId="0CF7A2CA" w:rsidR="00F16FCE" w:rsidRDefault="00F16FCE" w:rsidP="002735D5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="170" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
@@ -1217,109 +1624,76 @@
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">типы уведомлений: через </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> и СМС</w:t>
+        <w:t xml:space="preserve">виды уведомлений сотрудникам: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E05DD1" w14:textId="79EB3323" w:rsidR="00F16FCE" w:rsidRDefault="00F16FCE" w:rsidP="00F16FCE">
+    <w:p w14:paraId="12988BA3" w14:textId="362B031C" w:rsidR="00F16FCE" w:rsidRDefault="00C01406" w:rsidP="002735D5">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
@@ -1340,137 +1714,67 @@
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">виды уведомлений сотрудникам: </w:t>
+      <w:r w:rsidR="00F16FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о назначенном обучении </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12988BA3" w14:textId="7F634FCD" w:rsidR="00F16FCE" w:rsidRDefault="00F16FCE" w:rsidP="00F16FCE">
+    <w:p w14:paraId="409E86D5" w14:textId="2B230A49" w:rsidR="00F16FCE" w:rsidRDefault="00C01406" w:rsidP="002735D5">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...69 lines deleted...]
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
@@ -1482,141 +1786,611 @@
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="00C01406">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="005733E2">
+      <w:r w:rsidR="00F16FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">об изменении сроков доступа к обучению </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BA683F" w14:textId="7A4E6670" w:rsidR="00F16FCE" w:rsidRPr="00F16FCE" w:rsidRDefault="00C01406" w:rsidP="002735D5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="530"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00C01406">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о необходимости электронно подписать протоколы и журналы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66ED8C62" w14:textId="50397494" w:rsidR="00E33C96" w:rsidRPr="0040320A" w:rsidRDefault="0040320A" w:rsidP="0040320A">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="170" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0040320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009000DA" w:rsidRPr="0040320A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отправка доступов сотрудникам, у которых отсутствует email, или, если на несколько сотрудников используется один </w:t>
+      </w:r>
+      <w:r w:rsidR="009000DA" w:rsidRPr="0040320A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C3233">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="154543C9" w14:textId="77BB19F9" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="009000DA" w:rsidP="003C3233">
+    <w:p w14:paraId="2B2EFB1E" w14:textId="5E7FBBB5" w:rsidR="00E47AE3" w:rsidRPr="00C959C2" w:rsidRDefault="00E47AE3" w:rsidP="00E33C96">
       <w:pPr>
         <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B68019E" wp14:editId="32DADBBF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-332105</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>138249</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6422390" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Прямая соединительная линия 14"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6422390" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="051D2E60" id="Прямая соединительная линия 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-26.15pt,10.9pt" to="479.55pt,10.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBwlY3XHQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjua0nOrxUsZ5Eg3fRj&#13;&#10;9HMAmiJtAvyBZCx713ZdwEfoFbJogQBpewbpRh1Stpx+Ni26ociZeW9mHoeanK+VRCvmvDC6wsUo&#13;&#10;x4hpamqhFxV+++bq0WOMfCC6JtJoVuEN8/h8+vDBpLElG5ulkTVzCEi0Lxtb4WUItswyT5dMET8y&#13;&#10;lmlwcuMUCXB0i6x2pAF2JbNxnp9mjXG1dYYy78F62TvxNPFzzmh4yblnAckKQ20hrS6t87hm0wkp&#13;&#10;F47YpaC7Msg/VKGI0JB0oLokgaBrJ36jUoI64w0PI2pUZjgXlKUeoJsi/6Wb10tiWeoFxPF2kMn/&#13;&#10;P1r6YjVzSNRwd8cYaaLgjtpP3btu235tb7ot6t6339sv7ef2tv3W3nYfYH/XfYR9dLZ3O/MWARy0&#13;&#10;bKwvgfJCz9zu5O3MRWHW3Kn4hZbROum/GfRn64AoGE+Px+OjJ3BNdO/LDkDrfHjKjEJxU2EpdJSG&#13;&#10;lGT1zAdIBqH7kGiWGjUVPirOTlKUN1LUV0LK6EvTxS6kQysCczFfFClGXqvnpu5tZyd5nqYDaIfw&#13;&#10;lOQeE/ikBmPsuu8z7cJGsr6EV4yDttBZn2Ag6nMQSpkORdQtMUF0hHGocgDmffXxORwK/hm4i49Q&#13;&#10;lib+b8ADImU2OgxgJbRxf8oe1vuSeR+/V6DvO0owN/UmTUCSBkY3dbh7ZvFt3D8n+OFnMP0BAAD/&#13;&#10;/wMAUEsDBBQABgAIAAAAIQC8ZC1Z4AAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9LT8MwDL4j&#13;&#10;8R8iI3Hb0nZsYl3TiYe4gTTKduCWNaataJySZFvh12PEAS6WbH/PYj3aXhzRh86RgnSagECqnemo&#13;&#10;UbB9eZhcgwhRk9G9I1TwiQHW5flZoXPjTvSMxyo2gkUo5FpBG+OQSxnqFq0OUzcg8e/Neasjr76R&#13;&#10;xusTi9teZkmykFZ3xA6tHvCuxfq9OliO8ep83DzutovbJ/xovjq3q2ZXSl1ejPcrHjcrEBHH+MeA&#13;&#10;nw5MhJKD7d2BTBC9gsk8mzFUQZZyDwYs58sUxP73IMtC/q9RfgMAAP//AwBQSwECLQAUAAYACAAA&#13;&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#13;&#10;ABQABgAIAAAAIQBwlY3XHQIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQC8ZC1Z4AAAAA4BAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54&#13;&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#13;&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".25pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422F6C69" w14:textId="2C79FA30" w:rsidR="00E33C96" w:rsidRPr="002735D5" w:rsidRDefault="00E33C96" w:rsidP="00E33C96">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="587963B0" wp14:editId="5B3C274A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-336269</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>145755</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="285750" cy="285750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="24" name="Рисунок 24"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="-22.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm flipH="1">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285750" cy="285750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED3176E" w14:textId="0AC611C7" w:rsidR="00E33C96" w:rsidRPr="0040320A" w:rsidRDefault="0040320A" w:rsidP="00884890">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Назначение обучения и контент  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D46247A" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="0D2D58AA" w14:textId="77777777" w:rsidR="00C01406" w:rsidRDefault="00C01406" w:rsidP="00C01406">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="170" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00584FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> добавление индивидуальных учебных программ, разработанных в компании</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38075AA6" w14:textId="4A1B89A2" w:rsidR="00C01406" w:rsidRDefault="00C01406" w:rsidP="00C01406">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="530"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005733E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> добавление индивидуальных итоговых тестирований через интерфейс Кабинета предприятия </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2236F5DA" w14:textId="77777777" w:rsidR="00C01406" w:rsidRPr="00C01406" w:rsidRDefault="00C01406" w:rsidP="00C01406">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="755A5016" w14:textId="77777777" w:rsidR="00C01406" w:rsidRDefault="00C01406" w:rsidP="00C01406">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:ind w:left="170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9F8B81" w14:textId="318278A0" w:rsidR="0040320A" w:rsidRDefault="0040320A" w:rsidP="0040320A">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="170" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -1638,58 +2412,58 @@
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> назначение обучения, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4354C5F3" w14:textId="3DA4D09C" w:rsidR="005E084A" w:rsidRPr="005E084A" w:rsidRDefault="005E084A" w:rsidP="005E084A">
+    <w:p w14:paraId="32B7DC76" w14:textId="77777777" w:rsidR="0040320A" w:rsidRPr="005E084A" w:rsidRDefault="0040320A" w:rsidP="0040320A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="005733E2">
@@ -1710,58 +2484,58 @@
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> автоназначение </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F2277A" w14:textId="4FE29AAD" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="52916A5E" w14:textId="77777777" w:rsidR="0040320A" w:rsidRDefault="0040320A" w:rsidP="0040320A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="005733E2">
@@ -1782,58 +2556,58 @@
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> отмена обучения</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AB4580" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="52453EF9" w14:textId="758B9F5C" w:rsidR="00884890" w:rsidRPr="00C01406" w:rsidRDefault="0040320A" w:rsidP="00C01406">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="005733E2">
@@ -1853,63 +2627,124 @@
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> добавление сотрудников в существующую группу </w:t>
       </w:r>
+      <w:r w:rsidR="0030080D" w:rsidRPr="008B40CD">
+        <w:rPr>
+          <w:noProof/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="356702D7" wp14:editId="29A614AA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-910428</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>-899607</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7581014" cy="10728090"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="3810"/>
+            <wp:wrapNone/>
+            <wp:docPr id="46" name="Рисунок 46"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="-фон.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7581014" cy="10728090"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5C95EAA8" w14:textId="51BC05C5" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="3748BB14" w14:textId="6275E3B3" w:rsidR="0040320A" w:rsidRDefault="0040320A" w:rsidP="0040320A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="142"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -1928,73 +2763,65 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> объединение групп обучения</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> по одной программе</w:t>
+        <w:t xml:space="preserve"> объединение групп обучения по одной программе</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF59545" w14:textId="7FB8BBC8" w:rsidR="00796977" w:rsidRDefault="00796977" w:rsidP="009000DA">
+    <w:p w14:paraId="7C3DAF26" w14:textId="1E763E55" w:rsidR="0040320A" w:rsidRDefault="0040320A" w:rsidP="0040320A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="142"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2016,62 +2843,62 @@
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> комбинирование групп для протокола с разными программами</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5820D8" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00844D72" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="6575508B" w14:textId="631D9F29" w:rsidR="0040320A" w:rsidRPr="00844D72" w:rsidRDefault="0040320A" w:rsidP="0040320A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="142"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2093,58 +2920,58 @@
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> архивирование групп обучения</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F0FB4D" w14:textId="5536998F" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="609FDB8E" w14:textId="538DEC4B" w:rsidR="0040320A" w:rsidRDefault="0040320A" w:rsidP="0040320A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="005733E2">
@@ -2162,69 +2989,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> фиксация результата очного обучения</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> фиксация результата очного обучения </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E583FA" w14:textId="0BC45A3D" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="6FB6C879" w14:textId="084C6915" w:rsidR="0040320A" w:rsidRDefault="0040320A" w:rsidP="0040320A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="005733E2">
@@ -2242,69 +3061,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> рекомендации по назначению </w:t>
-[...7 lines deleted...]
-        <w:t>обучения</w:t>
+        <w:t xml:space="preserve"> рекомендации по назначению обучения</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7804E0D6" w14:textId="34027D25" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="5235CDC1" w14:textId="5A7A3F91" w:rsidR="0040320A" w:rsidRDefault="0040320A" w:rsidP="0040320A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2326,71 +3137,70 @@
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> назначение курсов и тестов в разные сроки</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E327BD5" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="7523526E" w14:textId="1A18B2F8" w:rsidR="0040320A" w:rsidRDefault="0040320A" w:rsidP="0040320A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2431,62 +3241,62 @@
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>прогресса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> курса</w:t>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> для перехода к тестированию</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C59198" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="671E46B0" w14:textId="16CDFEEE" w:rsidR="0040320A" w:rsidRDefault="0040320A" w:rsidP="0040320A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="142"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="005733E2">
@@ -2523,58 +3333,58 @@
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> определение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>индивидуальных</w:t>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> настроек тестирования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1159EDD3" w14:textId="7C5E8CE3" w:rsidR="00585ED3" w:rsidRPr="00585ED3" w:rsidRDefault="00585ED3" w:rsidP="00585ED3">
+    <w:p w14:paraId="0F8AAA2D" w14:textId="74B6B232" w:rsidR="0040320A" w:rsidRPr="00585ED3" w:rsidRDefault="0040320A" w:rsidP="0040320A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2596,254 +3406,251 @@
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005733E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> как предотвратить дубли назначений программ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CD612B" w14:textId="0AA249D9" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="4D4C1D63" w14:textId="6A724DE8" w:rsidR="00E33C96" w:rsidRPr="00884890" w:rsidRDefault="0030080D" w:rsidP="00884890">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="530"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="790DE6FF" wp14:editId="1B099F97">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-325755</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>233045</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="285750" cy="285750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="26" name="Рисунок 26"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="-22.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm flipH="1">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285750" cy="285750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00263514" w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1835DF14" wp14:editId="32DE3C6D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-322775</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>92710</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6422390" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="20" name="Прямая соединительная линия 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6422390" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="653E7BE6" id="Прямая соединительная линия 20" o:spid="_x0000_s1026" style="position:absolute;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-25.4pt,7.3pt" to="480.3pt,7.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQALAOCUHQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtuEzEU3SPxD5b3ZGZS2sIoky5alQ2P&#13;&#10;CMoHOB47seSXbDeT7IA1Uj6BX2ABUqUWvmHmj7j2JJPy2IDYOPa995x7z4k9k7O1kmjFnBdGV7gY&#13;&#10;5RgxTU0t9KLCb68uHz3ByAeiayKNZhXeMI/Ppg8fTBpbsrFZGlkzh4BE+7KxFV6GYMss83TJFPEj&#13;&#10;Y5mGJDdOkQBHt8hqRxpgVzIb5/lJ1hhXW2co8x6iF30STxM/54yGV5x7FpCsMMwW0urSOo9rNp2Q&#13;&#10;cuGIXQq6G4P8wxSKCA1NB6oLEgi6duI3KiWoM97wMKJGZYZzQVnSAGqK/Bc1b5bEsqQFzPF2sMn/&#13;&#10;P1r6cjVzSNQVHoM9mij4j9pP3btu2961n7st6t6339uv7Zf2pv3W3nQfYH/bfYR9TLa3u/AWARy8&#13;&#10;bKwvgfJcz9zu5O3MRWPW3Kn4C5LROvm/Gfxn64AoBE8ej8dHT2EOus9lB6B1PjxjRqG4qbAUOlpD&#13;&#10;SrJ67gM0g9J9SQxLjZoKHxWnx6nKGynqSyFlzKXbxc6lQysC92K+KFKNvFYvTN3HTo/zPCkC2qE8&#13;&#10;NbnHBDmpIRhV9zrTLmwk60d4zTh4C8r6BgNR34NQynQoom+JCaojjMOUAzDvp4/P4TDwz8BdfYSy&#13;&#10;dOP/BjwgUmejwwBWQhv3p+5hvR+Z9/V7B3rd0YK5qTfpBiRr4OomhbtnFt/G/XOCHz4G0x8AAAD/&#13;&#10;/wMAUEsDBBQABgAIAAAAIQDyxD2U4AAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j&#13;&#10;8R8iI3HbEmBUW9d04kPcQBplO3DLGtNWNE5Jsq3w6zHiABfL9vN7fq9Yja4XBwyx86ThYqpAINXe&#13;&#10;dtRo2Lw8TOYgYjJkTe8JNXxihFV5elKY3PojPeOhSo1gEYq50dCmNORSxrpFZ+LUD0iMvfngTOIx&#13;&#10;NNIGc2Rx18tLpTLpTEf8oTUD3rVYv1d7xzZefUjrx+0mu33Cj+ar89vqaqb1+dl4v+RyswSRcEx/&#13;&#10;DPjJwEQo2djO78lG0WuYXCv2nxiYZSD4YJEpbna/C1kW8n+M8hsAAP//AwBQSwECLQAUAAYACAAA&#13;&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#13;&#10;ABQABgAIAAAAIQALAOCUHQIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQDyxD2U4AAAAA4BAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54&#13;&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#13;&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".25pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00884890" w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DF542F" w14:textId="135796F2" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="009000DA" w:rsidP="00263514">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Контроль организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AD34B0" w14:textId="58E630D2" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="00263514">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="142"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...191 lines deleted...]
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2889,59 +3696,58 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> сдачи итогового тест</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACB24D2" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="2ACB24D2" w14:textId="796218ED" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="00263514">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
@@ -2962,59 +3768,58 @@
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> продление сроков доступа к учебным материалам и тестам</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5060CF" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="4E5060CF" w14:textId="4D5DAA77" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="00263514">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
@@ -3051,59 +3856,58 @@
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00421874">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>формирование единого отчета по обучению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и отчета по тренажеру промышленной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9EBAD7" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="00C6781F" w14:textId="3AA13886" w:rsidR="00884890" w:rsidRPr="00884890" w:rsidRDefault="009000DA" w:rsidP="00263514">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00487904">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00487904">
@@ -3124,96 +3928,247 @@
       <w:r w:rsidRPr="00487904">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00487904">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00487904">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> получение писем с важными метриками по обучению и аттестации сотрудников из Кабинета предприятия </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7072BB8B" w14:textId="5CCFC4A5" w:rsidR="009000DA" w:rsidRPr="00487904" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="7072BB8B" w14:textId="636CBBFE" w:rsidR="009000DA" w:rsidRDefault="00884890" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B0E60C0" wp14:editId="116C3E80">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-317060</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>153670</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6422390" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="27" name="Прямая соединительная линия 27"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6422390" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="46D7FBEA" id="Прямая соединительная линия 27" o:spid="_x0000_s1026" style="position:absolute;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-24.95pt,12.1pt" to="480.75pt,12.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAQF0SBHgIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuOEzEQ3SNxB8t70t0ZZgKtdGYxo2HD&#13;&#10;J+JzAMdtJ5b8k+1JJztgjZQjcAUWII00wBm6b0TZnXSGzwbExm1X1XtV9Vzu6flGSbRmzgujK1yM&#13;&#10;coyYpqYWelnhN6+vHjzCyAeiayKNZhXeMo/PZ/fvTRtbsrFZGVkzh4BE+7KxFV6FYMss83TFFPEj&#13;&#10;Y5kGJzdOkQBHt8xqRxpgVzIb5/lZ1hhXW2co8x6sl70TzxI/54yGF5x7FpCsMNQW0urSuohrNpuS&#13;&#10;cumIXQm6L4P8QxWKCA1JB6pLEgi6duI3KiWoM97wMKJGZYZzQVnqAbop8l+6ebUilqVeQBxvB5n8&#13;&#10;/6Olz9dzh0Rd4fEEI00U3FH7sXvb7dqv7aduh7p37ff2S/u5vWm/tTfde9jfdh9gH53t7d68QwAH&#13;&#10;LRvrS6C80HO3P3k7d1GYDXcqfqFltEn6bwf92SYgCsazh+PxyWO4JnrwZUegdT48YUahuKmwFDpK&#13;&#10;Q0qyfuoDJIPQQ0g0S42aCp8Uk9MU5Y0U9ZWQMvrSdLEL6dCawFwslkWKkdfqmal72+Q0z9N0AO0Q&#13;&#10;npLcYQKf1GCMXfd9pl3YStaX8JJx0BY66xMMRH0OQinToYi6JSaIjjAOVQ7AvK8+PodjwT8D9/ER&#13;&#10;ytLE/w14QKTMRocBrIQ27k/Zw+ZQMu/jDwr0fUcJFqbepglI0sDopg73zyy+jbvnBD/+DGY/AAAA&#13;&#10;//8DAFBLAwQUAAYACAAAACEAxxlDK+AAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPS0/DMAy+&#13;&#10;I/EfIiNx29KVUtGu6cRD3ECCsh24ZY1pKxqnNNnW7ddjxAEulmx/z2I12V7scfSdIwWLeQQCqXam&#13;&#10;o0bB+u1xdgPCB01G945QwRE9rMrzs0Lnxh3oFfdVaASLkM+1gjaEIZfS1y1a7eduQOLfhxutDryO&#13;&#10;jTSjPrC47WUcRam0uiN2aPWA9y3Wn9XOcox3N4aXp806vXvGr+bUuU11lSh1eTE9LHncLkEEnMIf&#13;&#10;A346MBFKDrZ1OzJe9ApmSZYxVEGcxCAYkKWLaxDb34MsC/m/RvkNAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAEBdEgR4CAABUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAxxlDK+AAAAAOAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#13;&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".25pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F133B83" w14:textId="29B7E275" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="009000DA" w:rsidP="003C3233">
+    <w:p w14:paraId="5CA7BF0E" w14:textId="7DF849E4" w:rsidR="00884890" w:rsidRDefault="00884890" w:rsidP="009000DA">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:ind w:left="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A1382D0" wp14:editId="283F2F63">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-325637</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>180488</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="285750" cy="285750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="28" name="Рисунок 28"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="-22.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm flipH="1">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285750" cy="285750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F133B83" w14:textId="29B7E275" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="009000DA" w:rsidP="00AF6523">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Ведение документооборота</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDF0F25" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="1FDF0F25" w14:textId="6D95DCEF" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="00263514">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="312" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -3259,59 +4214,58 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>авто</w:t>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>формирование протоколов внутреннего учета</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B54D056" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="4B54D056" w14:textId="4103C33D" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="00263514">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="312" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -3375,59 +4329,58 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>формирование протокол</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ов</w:t>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> комиссии</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC9618A" w14:textId="1CEEFC13" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="0FC9618A" w14:textId="45512A5C" w:rsidR="009000DA" w:rsidRPr="00584FF9" w:rsidRDefault="009000DA" w:rsidP="00263514">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="312" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -3482,59 +4435,58 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> протоколов</w:t>
       </w:r>
       <w:r w:rsidR="005E084A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> комиссии </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAFACFF" w14:textId="43F4CB21" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="3BAFACFF" w14:textId="43F4CB21" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="00263514">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="312" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
@@ -3599,59 +4551,58 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E084A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">страниц </w:t>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>журналов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8C7F83" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="5D8C7F83" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="00263514">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="312" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -3679,59 +4630,58 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> хранение скан-копий протоколов, подписанных вручную, или сформированных вне системы Курсон</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A46E92B" w14:textId="4552993D" w:rsidR="00632433" w:rsidRPr="00584FF9" w:rsidRDefault="00632433" w:rsidP="009000DA">
+    <w:p w14:paraId="1A46E92B" w14:textId="3BD89B81" w:rsidR="00632433" w:rsidRDefault="00632433" w:rsidP="00263514">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="312" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
@@ -3750,323 +4700,2106 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00584FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="000E177D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>процесс ознакомления сотрудников с внутренними ЛНА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7204AC5D" w14:textId="0E77674B" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="2618CF4C" w14:textId="77777777" w:rsidR="00884890" w:rsidRPr="00584FF9" w:rsidRDefault="00884890" w:rsidP="00884890">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BBADA7B" w14:textId="77777777" w:rsidR="00884890" w:rsidRDefault="00884890" w:rsidP="00884890">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DA716E8" w14:textId="15C251FC" w:rsidR="009000DA" w:rsidRPr="003C3233" w:rsidRDefault="00B81FD1" w:rsidP="003C3233">
+    <w:p w14:paraId="57A0CB51" w14:textId="0D3E3E35" w:rsidR="00AF6523" w:rsidRPr="00F144EB" w:rsidRDefault="000E177D" w:rsidP="00C01406">
       <w:pPr>
         <w:pStyle w:val="ae"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="070D902E" wp14:editId="12ECF9FE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-348615</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>324675</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="285750" cy="285750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="33" name="Рисунок 33"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="-22.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="10800000" flipH="1">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285750" cy="285750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="0030080D" w:rsidRPr="008B40CD">
+        <w:rPr>
+          <w:noProof/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38CDB6CE" wp14:editId="2000BE73">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-910428</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>-899607</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7581014" cy="10728090"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="3810"/>
+            <wp:wrapNone/>
+            <wp:docPr id="47" name="Рисунок 47"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="-фон.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7581014" cy="10728090"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA716E8" w14:textId="1AE98FCC" w:rsidR="009000DA" w:rsidRDefault="00B81FD1" w:rsidP="000E177D">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Интеграция</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009000DA" w:rsidRPr="009000DA">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>Интеграция</w:t>
+      </w:r>
+      <w:r w:rsidR="009000DA" w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Курсон с Минтрудом</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37746323" w14:textId="4DD64444" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="340EF0BA" w14:textId="77777777" w:rsidR="000E177D" w:rsidRDefault="000E177D" w:rsidP="000E177D">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="340" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>передача и массовая передача протоколов в реестр Минтруда</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DE07EE" w14:textId="48DF2804" w:rsidR="000E177D" w:rsidRPr="000E177D" w:rsidRDefault="000E177D" w:rsidP="000E177D">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="340" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E177D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="000E177D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000E177D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000E177D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="000E177D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="000E177D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заполнение протокола регистрационными номерами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07817C13" w14:textId="0B144063" w:rsidR="00796977" w:rsidRDefault="00AF6523" w:rsidP="000E177D">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7018354E" wp14:editId="1606836F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-346710</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>233680</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="285750" cy="285750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="34" name="Рисунок 34"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="-22.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm flipH="1">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285750" cy="285750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DF58871" wp14:editId="0AC69CC8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-318874</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>127000</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6422390" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="31" name="Прямая соединительная линия 31"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6422390" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="51F773F3" id="Прямая соединительная линия 31" o:spid="_x0000_s1026" style="position:absolute;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-25.1pt,10pt" to="480.6pt,10pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQArfqemHAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvZDcpbWGVTQ+tyoWf&#13;&#10;CMoDOF47seQ/2W42uQFnpDwCr8ABpEotPMPuGzH2bjbl5wLi4rVn5vtm5vN4p2cbJdGaOS+MLvF4&#13;&#10;lGPENDWV0MsSv726fPQEIx+Irog0mpV4yzw+mz18MK1twSZmZWTFHAIS7YvalngVgi2yzNMVU8SP&#13;&#10;jGUanNw4RQIc3TKrHKmBXclskucnWW1cZZ2hzHuwXnROPEv8nDMaXnHuWUCyxFBbSKtL6yKu2WxK&#13;&#10;iqUjdiVoXwb5hyoUERqSDlQXJBB07cRvVEpQZ7zhYUSNygzngrLUA3Qzzn/p5s2KWJZ6AXG8HWTy&#13;&#10;/4+WvlzPHRJViY/GGGmi4I6aT+27dtfcNZ/bHWrfN9+br82X5qb51ty0H2B/236EfXQ2t715hwAO&#13;&#10;WtbWF0B5rueuP3k7d1GYDXcqfqFltEn6bwf92SYgCsaTx5PJ0VO4Jrr3ZQegdT48Y0ahuCmxFDpK&#13;&#10;Qwqyfu4DJIPQfUg0S43q2NTpcYryRorqUkgZfWm62Ll0aE1gLhbLcYqR1+qFqTrb6XGep+kA2iE8&#13;&#10;JbnHBD6pwRi77vpMu7CVrCvhNeOgLXTWJRiIuhyEUqZD0i0xQXSEcahyAOZd9fE5HAr+GdjHRyhL&#13;&#10;E/834AGRMhsdBrAS2rg/ZQ+bfcm8i98r0PUdJViYapsmIEkDo5uU659ZfBv3zwl++BnMfgAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhALIk/WjgAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPt&#13;&#10;P0RG4ralG1CxrukEQ9xAgrIddssa01ZrnC7JtsKvx4gDXCz5+X345cvBduKEPrSOFEwnCQikypmW&#13;&#10;agXr96fxHYgQNRndOUIFnxhgWYwucp0Zd6Y3PJWxFmxCIdMKmhj7TMpQNWh1mLgeiW8fzlsdefW1&#13;&#10;NF6f2dx2cpYkqbS6JU5odI+rBqt9ebT8xtb5+Pq8WacPL3iov1q3Ka9vlLq6HB4XPO4XICIO8U8B&#13;&#10;Px1YCAU/tnNHMkF0Csa3yYypCjgLBBPm6ZSB3S8gi1z+r1F8AwAA//8DAFBLAQItABQABgAIAAAA&#13;&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#13;&#10;FAAGAAgAAAAhACt+p6YcAgAAVAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhALIk/WjgAAAADgEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#13;&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#13;&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".25pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514A5F5F" w14:textId="0F12AD7E" w:rsidR="00796977" w:rsidRPr="005E084A" w:rsidRDefault="009000DA" w:rsidP="000E177D">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:ind w:left="113"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Электронный документооборот (ЭДО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225C2E01" w14:textId="6CE21AA1" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002D67DC">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="340" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">поиск документа с требованиями к переходу на ЭДО </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455D90E3" w14:textId="08812A9A" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002D67DC">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="340" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F02B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>создание электронных подписей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ПЭП и УНЭП)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318C3AF8" w14:textId="62C5F464" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002D67DC">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="340" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процесс подписания протоколов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3285BEA2" w14:textId="77777777" w:rsidR="002D67DC" w:rsidRDefault="009000DA" w:rsidP="002D67DC">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="340" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">процесс подписания </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">журналов </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CCDDFE" w14:textId="4E29BEB3" w:rsidR="009000DA" w:rsidRPr="002D67DC" w:rsidRDefault="00F84ACC" w:rsidP="002D67DC">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="340" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04A4A8D9" wp14:editId="47DB3D2F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-321945</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>330200</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6422390" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="32" name="Прямая соединительная линия 32"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6422390" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="194C883E" id="Прямая соединительная линия 32" o:spid="_x0000_s1026" style="position:absolute;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-25.35pt,26pt" to="480.35pt,26pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA/d/jqHQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtuEzEU3SPxD5b3ZGZS2sIoky5alQ2P&#13;&#10;CMoHOB47seSXbDeT7IA1Uj6BX2ABUqUWvmHmj7j2JJPy2IDYeOz7OPee4+uZnK2VRCvmvDC6wsUo&#13;&#10;x4hpamqhFxV+e3X56AlGPhBdE2k0q/CGeXw2ffhg0tiSjc3SyJo5BCDal42t8DIEW2aZp0umiB8Z&#13;&#10;yzQ4uXGKBDi6RVY70gC6ktk4z0+yxrjaOkOZ92C96J14mvA5ZzS84tyzgGSFobeQVpfWeVyz6YSU&#13;&#10;C0fsUtBdG+QfulBEaCg6QF2QQNC1E79BKUGd8YaHETUqM5wLyhIHYFPkv7B5sySWJS4gjreDTP7/&#13;&#10;wdKXq5lDoq7w0RgjTRTcUfupe9dt27v2c7dF3fv2e/u1/dLetN/am+4D7G+7j7CPzvZ2Z94iSAct&#13;&#10;G+tLgDzXM7c7eTtzUZg1dyp+gTJaJ/03g/5sHRAF48nj8fjoKVwT3fuyQ6J1PjxjRqG4qbAUOkpD&#13;&#10;SrJ67gMUg9B9SDRLjRogVZwepyhvpKgvhZTRl6aLnUuHVgTmYr4oUoy8Vi9M3dtOj/M8TQfADuGp&#13;&#10;yD0k8EkNxsi655l2YSNZ38JrxkFbYNYXGID6GoRSpkMRdUtIEB3TOHQ5JOZ99/E5HBr+OXEXH1NZ&#13;&#10;mvi/SR4yUmWjw5CshDbuT9XDet8y7+P3CvS8owRzU2/SBCRpYHQTw90zi2/j/jmlH34G0x8AAAD/&#13;&#10;/wMAUEsDBBQABgAIAAAAIQDGVe2L4QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj&#13;&#10;8Qdrkbi1DoUGSONUBcQNJBraAzc3XpKIeJ3abht4PVtxoJeVdnZmdiafD7YTe/ShdaTgapyAQKqc&#13;&#10;aalWsHp/Ht2BCFGT0Z0jVPCNAebF+VmuM+MOtMR9GWvBJhQyraCJsc+kDFWDVoex65H49um81ZFX&#13;&#10;X0vj9YHNbScnSZJKq1viD43u8bHB6qvcWY7x4Xx8e1mv0odX3NY/rVuX1zdKXV4MTzMeixmIiEP8&#13;&#10;V8CxAwuh4GAbtyMTRKdgNE1umapgOuFiTLhPj8DmD5BFLk9rFL8AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAP3f46h0CAABUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAxlXti+EAAAAOAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#13;&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".25pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009000DA" w:rsidRPr="002D67DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009000DA" w:rsidRPr="002D67DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009000DA" w:rsidRPr="002D67DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009000DA" w:rsidRPr="002D67DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009000DA" w:rsidRPr="002D67DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="009000DA" w:rsidRPr="002D67DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данные о выпущенной подписи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402FADDE" w14:textId="622C34FB" w:rsidR="00796977" w:rsidRPr="00487904" w:rsidRDefault="00F84ACC" w:rsidP="003C3233">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00584FF9">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7698511E" wp14:editId="60BEE28F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-336269</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>177283</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="285750" cy="285750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="38" name="Рисунок 38"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="-22.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm flipH="1">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285750" cy="285750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C20564" w14:textId="444EDAF5" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="000E177D">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:ind w:left="113"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статистика и переназначение программ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B55ABBE" w14:textId="73D2AEB3" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002D67DC">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="340" w:right="-170" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F02B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F02B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с дашбоардом и иной статистикой</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229176E4" w14:textId="3F2C5C45" w:rsidR="00796977" w:rsidRPr="00796977" w:rsidRDefault="00796977" w:rsidP="002D67DC">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="340" w:right="-170" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с разделом «отстающие», направление напоминаний отстающим</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB7674F" w14:textId="724AA4DF" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002D67DC">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="340" w:right="-170" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> назначение периодического обучения </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C79438" w14:textId="36013BD1" w:rsidR="00B81FD1" w:rsidRDefault="00174D10" w:rsidP="002D67DC">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="340" w:right="-227" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Флажок1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="20"/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00030520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> централизованный просмотр активных и истекших активаций по всем программам внутреннего обучения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711FD27D" w14:textId="6B0CF742" w:rsidR="00C21C8A" w:rsidRPr="003C3233" w:rsidRDefault="00F144EB" w:rsidP="00C21C8A">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EDC28A4" wp14:editId="5C0C58FE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-346902</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>171716</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="285750" cy="285750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="39" name="Рисунок 39"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="-22.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm flipH="1">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285750" cy="285750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00F84ACC" w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61135BA3" wp14:editId="2CE2112E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-327025</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>67945</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6422390" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="35" name="Прямая соединительная линия 35"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6422390" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="40FA3E8F" id="Прямая соединительная линия 35" o:spid="_x0000_s1026" style="position:absolute;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-25.75pt,5.35pt" to="479.95pt,5.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAkYFz/HAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMuO0zAU3SPxD5b3NEmHzkDUdBYzGjY8&#13;&#10;Kh4f4Dp2a8kv2Z6m3QFrpH4Cv8ACpJEG+Ibkj7h22nR4bEBsHPs+zr3n+DrT842SaM2cF0ZXuBjl&#13;&#10;GDFNTS30ssJvXl89eISRD0TXRBrNKrxlHp/P7t+bNrZkY7MysmYOAYj2ZWMrvArBllnm6Yop4kfG&#13;&#10;Mg1ObpwiAY5umdWONICuZDbO89OsMa62zlDmPVgveyeeJXzOGQ0vOPcsIFlh6C2k1aV1EddsNiXl&#13;&#10;0hG7EnTfBvmHLhQRGooOUJckEHTtxG9QSlBnvOFhRI3KDOeCssQB2BT5L2xerYhliQuI4+0gk/9/&#13;&#10;sPT5eu6QqCt8MsFIEwV31H7s3na79mv7qduh7l37vf3Sfm5v2m/tTfce9rfdB9hHZ3u7N+8QpIOW&#13;&#10;jfUlQF7oudufvJ27KMyGOxW/QBltkv7bQX+2CYiC8fTheHzyGK6JHnzZMdE6H54wo1DcVFgKHaUh&#13;&#10;JVk/9QGKQeghJJqlRg2QKs4mKcobKeorIWX0peliF9KhNYG5WCyLFCOv1TNT97azSZ6n6QDYITwV&#13;&#10;uYMEPqnBGFn3PNMubCXrW3jJOGgLzPoCA1Bfg1DKdCiibgkJomMahy6HxLzvPj6HY8M/J+7jYypL&#13;&#10;E/83yUNGqmx0GJKV0Mb9qXrYHFrmffxBgZ53lGBh6m2agCQNjG5iuH9m8W3cPaf0489g9gMAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhALv3euThAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPx&#13;&#10;HyIjcdvSAR1r13TiQ9xAgm47cMsa01Y0TkmyrfDrMeIAF0v2+/B7xWq0vTigD50jBbNpAgKpdqaj&#13;&#10;RsFm/TBZgAhRk9G9I1TwiQFW5elJoXPjjvSChyo2gk0o5FpBG+OQSxnqFq0OUzcgMfbmvNWRV99I&#13;&#10;4/WRzW0vL5JkLq3uiD+0esC7Fuv3am85xqvz8flxu5nfPuFH89W5bXV5pdT52Xi/5HGzBBFxjH8K&#13;&#10;+OnAQig52M7tyQTRK5iks5SpDCTXIJiQpVkGYvd7kGUh/9covwEAAP//AwBQSwECLQAUAAYACAAA&#13;&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#13;&#10;ABQABgAIAAAAIQAkYFz/HAIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQC793rk4QAAAA4BAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54&#13;&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#13;&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".25pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D033D1B" w14:textId="17F404FA" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="000E177D">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:ind w:left="113"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009000DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Отслеживание законодательства и безопасность</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634616AE" w14:textId="31942350" w:rsidR="000E177D" w:rsidRDefault="000E177D" w:rsidP="000E177D">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="340" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F02B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>работ</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> передача </w:t>
-[...7 lines deleted...]
-        <w:t>и массовая передача протоколов</w:t>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F02B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с базой знаний</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в реестр Минтруда</w:t>
+        <w:t>, уведомления об изменениях</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73397DB7" w14:textId="06A7A74D" w:rsidR="009000DA" w:rsidRPr="005E084A" w:rsidRDefault="009000DA" w:rsidP="005E084A">
+    <w:p w14:paraId="664ECCD4" w14:textId="0BBDC17B" w:rsidR="00F84ACC" w:rsidRPr="000E177D" w:rsidRDefault="000E177D" w:rsidP="000E177D">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00584FF9">
+        <w:ind w:left="340" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E177D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="000E177D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="000E177D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000E177D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00584FF9">
+      <w:r w:rsidRPr="000E177D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="000E177D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010052D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>настройк</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> заполнение протокола регистрационными номерами </w:t>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010052D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> двухфакторной аутентификаци</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010052D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для входа в личный</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84ACC" w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19D3F38D" wp14:editId="77B9EB66">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-321945</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>334645</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6422390" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="36" name="Прямая соединительная линия 36"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6422390" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="67E9EF3B" id="Прямая соединительная линия 36" o:spid="_x0000_s1026" style="position:absolute;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-25.35pt,26.35pt" to="480.35pt,26.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAwaQOzHAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMuO0zAU3SPxD5b3NEmH6UDUdBYzGjY8&#13;&#10;Kh4f4Dp2a8kv2Z6m3QFrpH4Cv8ACpJEG+Ibkj7h22nR4bEBsHPs+zr3n+DrT842SaM2cF0ZXuBjl&#13;&#10;GDFNTS30ssJvXl89eISRD0TXRBrNKrxlHp/P7t+bNrZkY7MysmYOAYj2ZWMrvArBllnm6Yop4kfG&#13;&#10;Mg1ObpwiAY5umdWONICuZDbO80nWGFdbZyjzHqyXvRPPEj7njIYXnHsWkKww9BbS6tK6iGs2m5Jy&#13;&#10;6YhdCbpvg/xDF4oIDUUHqEsSCLp24jcoJagz3vAwokZlhnNBWeIAbIr8FzavVsSyxAXE8XaQyf8/&#13;&#10;WPp8PXdI1BU+mWCkiYI7aj92b7td+7X91O1Q96793n5pP7c37bf2pnsP+9vuA+yjs73dm3cI0kHL&#13;&#10;xvoSIC/03O1P3s5dFGbDnYpfoIw2Sf/toD/bBETBOHk4Hp88hmuiB192TLTOhyfMKBQ3FZZCR2lI&#13;&#10;SdZPfYBiEHoIiWapUQOkirPTFOWNFPWVkDL60nSxC+nQmsBcLJZFipHX6pmpe9vZaZ6n6QDYITwV&#13;&#10;uYMEPqnBGFn3PNMubCXrW3jJOGgLzPoCA1Bfg1DKdCiibgkJomMahy6HxLzvPj6HY8M/J+7jYypL&#13;&#10;E/83yUNGqmx0GJKV0Mb9qXrYHFrmffxBgZ53lGBh6m2agCQNjG5iuH9m8W3cPaf0489g9gMAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAOT9Y53gAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT8FOwzAMvSPx&#13;&#10;D5GRuG0pgxXomk4DxA0kVrYDt6wxbUXjdEm2Fb4eTxzYxZaf33t+zueD7cQefWgdKbgaJyCQKmda&#13;&#10;qhWs3p9HdyBC1GR05wgVfGOAeXF+luvMuAMtcV/GWrAJhUwraGLsMylD1aDVYex6JN59Om915NHX&#13;&#10;0nh9YHPbyUmSpNLqlvhCo3t8bLD6KneWY3w4H99e1qv04RW39U/r1uX1jVKXF8PTjMtiBiLiEP8V&#13;&#10;cPyBhVBwsI3bkQmiUzCaJrdMVTCdcGfCfXoENn+ALHJ5+kbxCwAA//8DAFBLAQItABQABgAIAAAA&#13;&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#13;&#10;FAAGAAgAAAAhADBpA7McAgAAVAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhAOT9Y53gAAAADgEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#13;&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#13;&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".25pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A6712D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кабинет</w:t>
+      </w:r>
+      <w:r w:rsidR="009000DA" w:rsidRPr="000E177D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07817C13" w14:textId="77777777" w:rsidR="00796977" w:rsidRDefault="00796977" w:rsidP="009000DA">
+    <w:p w14:paraId="54C5D739" w14:textId="254E300E" w:rsidR="009000DA" w:rsidRPr="00487904" w:rsidRDefault="00F84ACC" w:rsidP="003C3233">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08166C7D" wp14:editId="776796AD">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-336269</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>189274</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="285750" cy="285750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="40" name="Рисунок 40"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="-22.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm flipH="1">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285750" cy="285750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="514A5F5F" w14:textId="68C9E393" w:rsidR="00796977" w:rsidRPr="005E084A" w:rsidRDefault="009000DA" w:rsidP="005E084A">
+    <w:p w14:paraId="12F785E1" w14:textId="46922125" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="000E177D">
       <w:pPr>
         <w:pStyle w:val="ae"/>
+        <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Электронный документооборот (ЭДО)</w:t>
+        <w:t xml:space="preserve">Работа с УЦ Технопрогресс </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225C2E01" w14:textId="3A6922AE" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="3CD7B938" w14:textId="6FEA9C5F" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002D67DC">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="340" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
@@ -4086,1153 +6819,524 @@
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="005F02B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>передач</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">поиск документа с требованиями к переходу на ЭДО </w:t>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F02B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заявок на обучение сотрудников через УЦ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455D90E3" w14:textId="6CCA190D" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="3AE960D3" w14:textId="2D3416BA" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002D67DC">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
+        <w:ind w:left="340" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="0010052D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...13 lines deleted...]
-        <w:t>создание электронных подписей</w:t>
+      <w:r w:rsidRPr="0010052D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ПЭП и УНЭП)</w:t>
+        <w:t xml:space="preserve">а </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010052D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с текущими заявками УЦ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318C3AF8" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="7C6033D3" w14:textId="690502E1" w:rsidR="00884890" w:rsidRPr="0010052D" w:rsidRDefault="00F144EB" w:rsidP="00884890">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:numPr>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> процесс подписания протоколов</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60FE5185" wp14:editId="4433198A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-344805</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>234315</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="285750" cy="285750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapNone/>
+            <wp:docPr id="41" name="Рисунок 41"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="-22.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm flipH="1">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285750" cy="285750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00F84ACC" w:rsidRPr="002735D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18B7A4DC" wp14:editId="004C5A1E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-322580</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>83185</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6422390" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="37" name="Прямая соединительная линия 37"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6422390" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="20D38EEC" id="Прямая соединительная линия 37" o:spid="_x0000_s1026" style="position:absolute;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-25.4pt,6.55pt" to="480.3pt,6.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQADbBk+HAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMuO0zAU3SPxD5b3NEmHmULUdBYzGjY8&#13;&#10;Kh4f4Dp2a8kv2Z6m3QFrpH4Cv8ACpJEG+Ibkj7h22nR4bEBsHPs+zr3n+DrT842SaM2cF0ZXuBjl&#13;&#10;GDFNTS30ssJvXl89eISRD0TXRBrNKrxlHp/P7t+bNrZkY7MysmYOAYj2ZWMrvArBllnm6Yop4kfG&#13;&#10;Mg1ObpwiAY5umdWONICuZDbO87OsMa62zlDmPVgveyeeJXzOGQ0vOPcsIFlh6C2k1aV1EddsNiXl&#13;&#10;0hG7EnTfBvmHLhQRGooOUJckEHTtxG9QSlBnvOFhRI3KDOeCssQB2BT5L2xerYhliQuI4+0gk/9/&#13;&#10;sPT5eu6QqCt8MsFIEwV31H7s3na79mv7qduh7l37vf3Sfm5v2m/tTfce9rfdB9hHZ3u7N+8QpIOW&#13;&#10;jfUlQF7oudufvJ27KMyGOxW/QBltkv7bQX+2CYiC8ezheHzyGK6JHnzZMdE6H54wo1DcVFgKHaUh&#13;&#10;JVk/9QGKQeghJJqlRg2QKianKcobKeorIWX0peliF9KhNYG5WCyLFCOv1TNT97bJaZ6n6QDYITwV&#13;&#10;uYMEPqnBGFn3PNMubCXrW3jJOGgLzPoCA1Bfg1DKdCiibgkJomMahy6HxLzvPj6HY8M/J+7jYypL&#13;&#10;E/83yUNGqmx0GJKV0Mb9qXrYHFrmffxBgZ53lGBh6m2agCQNjG5iuH9m8W3cPaf0489g9gMAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAJyjxVfgAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT0tPwzAMviPx&#13;&#10;HyIjcduSMahY13TiIW4gQdkOu2WNaSsapyTZVvj1GHGAiyX78/cqVqPrxQFD7DxpmE0VCKTa244a&#13;&#10;DevXh8k1iJgMWdN7Qg2fGGFVnp4UJrf+SC94qFIjWIRibjS0KQ25lLFu0Zk49QMSY28+OJN4DY20&#13;&#10;wRxZ3PXyQqlMOtMRO7RmwLsW6/dq7zjG1of0/LhZZ7dP+NF8dX5TzS+1Pj8b75c8bpYgEo7pjwE/&#13;&#10;HZgIJQfb+T3ZKHoNkyvF+RMD8xkIflhkKgOx+z3IspD/a5TfAAAA//8DAFBLAQItABQABgAIAAAA&#13;&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#13;&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#13;&#10;FAAGAAgAAAAhAANsGT4cAgAAVAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhAJyjxVfgAAAADgEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#13;&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#13;&#10;" strokecolor="#bfbfbf [2412]" strokeweight=".25pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBF0226" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="42D75890" w14:textId="24C3670F" w:rsidR="009000DA" w:rsidRPr="009000DA" w:rsidRDefault="009000DA" w:rsidP="000E177D">
       <w:pPr>
         <w:pStyle w:val="ae"/>
-        <w:numPr>
-[...172 lines deleted...]
-        <w:pStyle w:val="ae"/>
+        <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009000DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статистика и переназначение программ </w:t>
+        <w:t xml:space="preserve">Сервис и новости </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B55ABBE" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="5A6D71D7" w14:textId="2ACFD7A9" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002D67DC">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...489 lines deleted...]
-      <w:r w:rsidRPr="0010052D">
+        <w:ind w:left="340" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="0010052D">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="0010052D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0010052D">
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0010052D">
+      <w:r w:rsidRPr="00E1216D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="0010052D">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> настройк</w:t>
+      <w:r w:rsidRPr="00E1216D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F02B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>получение технической помощи, в том числе по функционалу платформ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>а</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> для входа в личный кабинет </w:t>
+        <w:t>ы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C5D739" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="00487904" w:rsidRDefault="009000DA" w:rsidP="003C3233">
-[...39 lines deleted...]
-    <w:p w14:paraId="3CD7B938" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="33B523AB" w14:textId="484E38D7" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="002D67DC">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
+        <w:ind w:left="340" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="0010052D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
+      <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00E1216D">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> заявок на обучение сотрудников через УЦ</w:t>
+      <w:r w:rsidRPr="0010052D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> получение консультаций от </w:t>
+      </w:r>
+      <w:r w:rsidR="004E424C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эксперта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010052D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по охране труда </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE960D3" w14:textId="77777777" w:rsidR="009000DA" w:rsidRPr="0010052D" w:rsidRDefault="009000DA" w:rsidP="009000DA">
+    <w:p w14:paraId="47261370" w14:textId="549712FB" w:rsidR="009000DA" w:rsidRPr="005B7DB7" w:rsidRDefault="009000DA" w:rsidP="002D67DC">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:ind w:left="340" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Флажок1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:size w:val="20"/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="0010052D">
@@ -5250,565 +7354,214 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> работ</w:t>
+        <w:t xml:space="preserve"> отслеживание новостей по обновлениям платформы и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">а </w:t>
+        <w:t>контента</w:t>
       </w:r>
       <w:r w:rsidRPr="0010052D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>с текущими заявками УЦ</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2634636F" w14:textId="77777777" w:rsidR="009000DA" w:rsidRDefault="009000DA" w:rsidP="009000DA">
-[...301 lines deleted...]
-    <w:p w14:paraId="64905BF7" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="64905BF7" w14:textId="47A9A460" w:rsidR="006D2BE9" w:rsidRDefault="006D2BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3795"/>
         </w:tabs>
         <w:spacing w:before="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="006D2BE9">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="850" w:bottom="1133" w:left="1417" w:header="0" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="215A32ED" w14:textId="77777777" w:rsidR="002A21BE" w:rsidRDefault="002A21BE">
+    <w:p w14:paraId="219D4F2C" w14:textId="77777777" w:rsidR="004A17E4" w:rsidRDefault="004A17E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B85D3CE" w14:textId="77777777" w:rsidR="002A21BE" w:rsidRDefault="002A21BE">
+    <w:p w14:paraId="4704A772" w14:textId="77777777" w:rsidR="004A17E4" w:rsidRDefault="004A17E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53B787A5" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006D2BE9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01698DAC" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006D2BE9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BFEAB4E" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0BFEAB4E" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006860D0">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="524C8BE8" wp14:editId="5DA0236A">
@@ -5821,149 +7574,149 @@
               </wp:positionV>
               <wp:extent cx="5753100" cy="581025"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="0" distR="0"/>
               <wp:docPr id="78" name="Прямоугольник 78"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="2502788" y="3522825"/>
                         <a:ext cx="5686425" cy="514350"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18B3DF7E" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="18B3DF7E" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006860D0">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>Юридический адрес: 107031, г. Москва, ул. Рождественка, д. 27, стр. 1, эт. 5, пом. II, ком. 1</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="4791A3F0" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="4791A3F0" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006860D0">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>р/с 40702810638000250795, к/с 30101810400000000225,</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="394B0CBF" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="394B0CBF" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006860D0">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>ПАО «СБЕРБАНК» г. Москва БИК 044525225</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="0F34DE12" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006D2BE9">
                           <w:pPr>
                             <w:spacing w:line="275" w:lineRule="auto"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="524C8BE8" id="Прямоугольник 78" o:spid="_x0000_s1028" style="position:absolute;margin-left:120pt;margin-top:0;width:453pt;height:45.75pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDPD/98vQEAAGEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01y26XajpivEqghp&#13;&#10;BZUWPsB17MZSYpsZt0n/nrFbtgXeVrw4c9OZc2Ymq8dp6NlRARpnG17Mcs6Ula41dt/wH983H5ac&#13;&#10;YRC2Fb2zquEnhfxx/f7davS1Kl3n+lYBIxCL9egb3oXg6yxD2alB4Mx5ZSmpHQwikAv7rAUxEvrQ&#13;&#10;Z2WeL7LRQevBSYVI0adzkq8TvtZKhm9aowqsbzhxC+mF9O7im61Xot6D8J2RFxriDSwGYSw1fYV6&#13;&#10;EkGwA5h/oAYjwaHTYSbdkDmtjVRJA6kp8r/UvHTCq6SFhoP+dUz4/2Dl1+OL3wKNYfRYI5lRxaRh&#13;&#10;iF/ix6aGl1Ve3i9pk6eG31VluSyr8+DUFJikgmqxXMwpyCRVVMX8rkqTza5IHjB8Vm5g0Wg40GLS&#13;&#10;vMTxGQN1p9LfJbGxdRvT92k5vf0jQIUxkl3pRitMu4mZli4wEouRnWtPW2Do5cZQy2eBYSuAdltw&#13;&#10;NtK+G44/DwIUZ/0XSwN9KJKAkJx5dZ/TtcBtZnebEVZ2js4ocHY2P4V0VGeqHw/BaZNkXalcONMe&#13;&#10;k9rLzcVDufVT1fXPWP8CAAD//wMAUEsDBBQABgAIAAAAIQA8KlB53gAAAA0BAAAPAAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJ0qjSCNUyF+DhxJe+DoxksSYa+j2GnTt2d7gstoV6Od&#13;&#10;na/aLd6JE05xCKQhWykQSG2wA3UaDvv3h0cQMRmyxgVCDReMsKtvbypT2nCmTzw1qRMcQrE0GvqU&#13;&#10;xlLK2PboTVyFEYm97zB5k3idOmknc+Zw7+RaqUJ6MxB/6M2ILz22P83sNYzo7OzyRn218m2irPjY&#13;&#10;y8tG6/u75XXL8rwFkXBJfxdwZeD+UHOxY5jJRuE0rHPFQEkD69XO8oKno4anbAOyruR/ivoXAAD/&#13;&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#13;&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#13;&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzw//fL0BAABhAwAADgAAAAAAAAAAAAAAAAAuAgAA&#13;&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPCpQed4AAAANAQAADwAAAAAAAAAAAAAAAAAX&#13;&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#13;&#10;" filled="f" stroked="f">
+            <v:rect w14:anchorId="524C8BE8" id="Прямоугольник 78" o:spid="_x0000_s1028" style="position:absolute;margin-left:120pt;margin-top:0;width:453pt;height:45.75pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBugOnb+AEAAJoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uOEzEQ3SNxB8t70p9JJyGKM0KMgpBG&#13;&#10;EGngAI7bTltqf7CddGeHxBaJI3AINojPnKFzI6rdmZkAO8TGqV+q3qt6vbhsVY323HlpNMHZKMWI&#13;&#10;a2ZKqbcEv32zejLDyAeqS1obzQk+cI8vl48fLRo757mpTF1yh6CJ9vPGElyFYOdJ4lnFFfUjY7mG&#13;&#10;pDBO0QCu2yalow10V3WSp+kkaYwrrTOMew/RqyGJl7G/EJyF10J4HlBNMGAL8XXx3fRvslzQ+dZR&#13;&#10;W0l2gkH/AYWiUsPQ+1ZXNFC0c/KvVkoyZ7wRYcSMSowQkvHIAdhk6R9sbipqeeQCy/H2fk3+/7Vl&#13;&#10;r/Zrh2RJ8BQupamCG3Wfj++Pn7of3e3xQ/elu+2+Hz92P7uv3TcERbCxxvo5/PHGrt3J82D29Fvh&#13;&#10;VP8LxFBLcF6k+XQGjQ8EXxR5PsuLYeO8DYhBQTGZTcYQRAwqimx8UcSTJA+drPPhBTcK9QbBDi4a&#13;&#10;F0331z7AdCi9K+kHa7OSdR2vWuvfAlDYR5Ie/AC3t0K7aSP97I7YxpQHWIm3bCVh5DX1YU0diCLD&#13;&#10;qAGhEOzf7ajjGNUvNVziaRYJhOiMi2kKMnPnmc15hmpWGdBfwGgwn4eoxgHqs10wQkZaPbgBygkz&#13;&#10;CCCyPYm1V9i5H6sePqnlLwAAAP//AwBQSwMEFAAGAAgAAAAhADwqUHneAAAADQEAAA8AAABkcnMv&#13;&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyonSqNII1TIX4OHEl74OjGSxJhr6PYadO3Z3uCy2hX&#13;&#10;o52dr9ot3okTTnEIpCFbKRBIbbADdRoO+/eHRxAxGbLGBUINF4ywq29vKlPacKZPPDWpExxCsTQa&#13;&#10;+pTGUsrY9uhNXIURib3vMHmTeJ06aSdz5nDv5FqpQnozEH/ozYgvPbY/zew1jOjs7PJGfbXybaKs&#13;&#10;+NjLy0br+7vldcvyvAWRcEl/F3Bl4P5Qc7FjmMlG4TSsc8VASQPr1c7ygqejhqdsA7Ku5H+K+hcA&#13;&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#13;&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#13;&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBugOnb+AEAAJoDAAAOAAAAAAAAAAAAAAAAAC4C&#13;&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA8KlB53gAAAA0BAAAPAAAAAAAAAAAAAAAA&#13;&#10;AFIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#13;&#10;" filled="f" stroked="f">
               <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="18B3DF7E" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="18B3DF7E" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006860D0">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>Юридический адрес: 107031, г. Москва, ул. Рождественка, д. 27, стр. 1, эт. 5, пом. II, ком. 1</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="4791A3F0" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="4791A3F0" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006860D0">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>р/с 40702810638000250795, к/с 30101810400000000225,</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="394B0CBF" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="394B0CBF" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006860D0">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>ПАО «СБЕРБАНК» г. Москва БИК 044525225</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="0F34DE12" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006D2BE9">
                     <w:pPr>
                       <w:spacing w:line="275" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:rect>
@@ -6004,301 +7757,124 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="9612000" cy="19050"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EE5A245" w14:textId="77777777" w:rsidR="002A21BE" w:rsidRDefault="002A21BE">
+    <w:p w14:paraId="42E13632" w14:textId="77777777" w:rsidR="004A17E4" w:rsidRDefault="004A17E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BCAA1A8" w14:textId="77777777" w:rsidR="002A21BE" w:rsidRDefault="002A21BE">
+    <w:p w14:paraId="072CC1CF" w14:textId="77777777" w:rsidR="004A17E4" w:rsidRDefault="004A17E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F21B4AD" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006D2BE9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="573DE7A7" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
-[...170 lines deleted...]
-  <w:p w14:paraId="26F6E17B" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+  <w:p w14:paraId="26F6E17B" w14:textId="755F8F04" w:rsidR="006D2BE9" w:rsidRDefault="006D2BE9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
         <w:tab w:val="left" w:pos="2700"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B3F8BD9" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6B3F8BD9" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006860D0">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1E9B7280" wp14:editId="4C84539E">
@@ -6319,156 +7895,156 @@
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="3931538" y="3565688"/>
                         <a:ext cx="2828925" cy="428625"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="9525" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd type="none" w="sm" len="sm"/>
                         <a:tailEnd type="none" w="sm" len="sm"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4AA5563D" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="4AA5563D" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006860D0">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>ООО «Курсон»</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:br/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>ИНН 9702011497 / КПП 770201001</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="43EA3901" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="43EA3901" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006860D0">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:br/>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="0B99A2D9" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006D2BE9">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="1E9B7280" id="Прямоугольник 79" o:spid="_x0000_s1027" style="position:absolute;margin-left:559.6pt;margin-top:11.9pt;width:228pt;height:39pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCjGQADEwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+d0MCoQERVtVSqkqr&#13;&#10;LtK2HzA4NrHk2K5tSPj7jh26sO1hpaoXM8aTN2/evFndD50iJ+68NLqm+d2EEq6ZaaQ+1PTH9+2H&#13;&#10;ihIfQDegjOY1PXNP79fv3616u+SFaY1quCMIov2ytzVtQ7DLLPOs5R34O2O5xkdhXAcBr+6QNQ56&#13;&#10;RO9UVkwm86w3rrHOMO49/rsZH+k64QvBWXgSwvNAVE2RW0inS+c+ntl6BcuDA9tKdqEB/8CiA6mx&#13;&#10;6AvUBgKQo5N/QXWSOeONCHfMdJkRQjKeesBu8skf3Ty3YHnqBcXx9kUm//9g2bfTs905lKG3fukx&#13;&#10;jF0MwnXxF/mRoabTxTQvpzjJM8blvJxX1SgcHwJhmFBURbUoSkoYZsyKao4xQmZXJOt8+MJNR2JQ&#13;&#10;U4eDSXrB6dGHMfV3SizsjZLNViqVLtEM/EE5cgIcowr5BfxVltKkr+miTDQArSQUBGTU2aamXh9S&#13;&#10;uVdfJJO9iRtpbcC3Y/EEMDbvzFE3yT8th+azbkg4W7S4RqPTyMV3lCiOa4FBygsg1dt5qJrSKN51&#13;&#10;IDEKw35AkBjuTXPeOeIt20ok9wg+7MChbXMsi1bGgj+P4JCE+qrRK4t8FkUJ6TIrP05wEdzty/72&#13;&#10;BTRrDW4IajeGDyHtS5yENp+OwQiZJnalciGLFk0zv6xT3IHbe8q6Lv36FwAAAP//AwBQSwMEFAAG&#13;&#10;AAgAAAAhAPCNjynlAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPxHyIjcWPphwql&#13;&#10;azrB0C4ITWIwid28JmsrGqdqsq38e7wTXCw/+/n5vXIx2V6czOg7RwriWQTCUO10R42Cz4/VXQ7C&#13;&#10;BySNvSOj4Md4WFTXVyUW2p3p3Zw2oREsQr5ABW0IQyGlr1tj0c/cYIh3BzdaDAzHRuoRzyxue5lE&#13;&#10;0b202BF/aHEwy9bU35ujVZAenrd5h+l6u5veXr8sZavluFPq9mZ6mXN5moMIZgp/F3DJwP6hYmN7&#13;&#10;dyTtRc84jh8T5ipIUg5yYWQPGU/23EVxDrIq5f8k1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#13;&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#13;&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#13;&#10;CAAAACEAoxkAAxMCAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#13;&#10;AAYACAAAACEA8I2PKeUAAAARAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsF&#13;&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#13;&#10;" fillcolor="white [3201]" strokecolor="white [3201]">
+            <v:rect w14:anchorId="1E9B7280" id="Прямоугольник 79" o:spid="_x0000_s1027" style="position:absolute;margin-left:559.6pt;margin-top:11.9pt;width:228pt;height:39pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCKJCRjUQIAAHUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvNP3ftGq6QluKkFZQ&#13;&#10;aeEBpo7TWHJsY7t/NySuSDzCPgQXxM8+Q/pGjJ2y7cJhJcTFmYkn33zzzUwml7tKkg23TmiV0U6r&#13;&#10;TQlXTOdCrTL67u38WUqJ86BykFrxjO65o5fTp08mWzPmXV1qmXNLEES58dZktPTejJPEsZJX4Fra&#13;&#10;cIWXhbYVeHTtKsktbBG9kkm33R4mW21zYzXjzuHbWXNJpxG/KDjzb4rCcU9kRpGbj6eN5zKcyXQC&#13;&#10;45UFUwp2pAH/wKICoTDpPdQMPJC1FX9BVYJZ7XThW0xXiS4KwXisAavptP+o5qYEw2MtKI4z9zK5&#13;&#10;/wfLXm8Wlog8oxcjShRU2KP69vDh8Ln+Ud8dPtZf6rv6++FT/bP+Wn8jGISKbY0b44c3ZmGPnkMz&#13;&#10;lL8rbBWeWBjZZbQ36nUGPRyBPdqD4WCYpo3ifOcJw4Bu2k1H3QElDCP63XSINkImJyRjnX/JdUWC&#13;&#10;kVGLHY1Cw+ba+Sb0d0hI7LQU+VxIGZ0wRfxKWrIB7L/0nSP4gyipyDajo0GkATiDhQSPjCqDqji1&#13;&#10;iukefBGn81HcQGsGrmySR4CmeKvXKkfqMC455C9UTvzeoO4KN4QGLq6iRHLcJzRinAchH49D1aRC&#13;&#10;8UJ7moYEy++WOwQJ5lLne+y2M2wukNw1OL8Ai/PewbS4A5jw/RoskpCvFA7ZqNMPovjo9AcXbdwg&#13;&#10;e36zPL8BxUqNq4XaNeaVj4sWClX6+drrQsSOnagcyeJsx54f9zAsz7kfo05/i+kvAAAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEA8I2PKeUAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU/DMAy9I/EfIiNx&#13;&#10;Y+mHCqVrOsHQLghNYjCJ3bwmaysap2qyrfx7vBNcLD/7+fm9cjHZXpzM6DtHCuJZBMJQ7XRHjYLP&#13;&#10;j9VdDsIHJI29I6Pgx3hYVNdXJRbanendnDahESxCvkAFbQhDIaWvW2PRz9xgiHcHN1oMDMdG6hHP&#13;&#10;LG57mUTRvbTYEX9ocTDL1tTfm6NVkB6et3mH6Xq7m95evyxlq+W4U+r2ZnqZc3magwhmCn8XcMnA&#13;&#10;/qFiY3t3JO1FzziOHxPmKkhSDnJhZA8ZT/bcRXEOsirl/yTVLwAAAP//AwBQSwECLQAUAAYACAAA&#13;&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#13;&#10;ABQABgAIAAAAIQCKJCRjUQIAAHUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQDwjY8p5QAAABEBAAAPAAAAAAAAAAAAAAAAAKsEAABkcnMvZG93bnJldi54&#13;&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#13;&#10;" fillcolor="white [3201]" strokecolor="white [3201]">
               <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
               <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                 <w:txbxContent>
-                  <w:p w14:paraId="4AA5563D" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="4AA5563D" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006860D0">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>ООО «Курсон»</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:br/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>ИНН 9702011497 / КПП 770201001</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="43EA3901" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="43EA3901" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006860D0">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:br/>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="0B99A2D9" w14:textId="77777777" w:rsidR="006D2BE9" w:rsidRDefault="006D2BE9">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="275" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:rect>
@@ -6566,126 +8142,126 @@
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77386C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1207886"/>
     <w:lvl w:ilvl="0" w:tplc="FAD2D1BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="502" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1222" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1942" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2662" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3382" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4102" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4822" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5542" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6262" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DE21677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C41AA6A0"/>
     <w:lvl w:ilvl="0" w:tplc="99C4589C">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6734,117 +8310,167 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1656107320">
+  <w:num w:numId="1" w16cid:durableId="1697541377">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1239824887">
+  <w:num w:numId="2" w16cid:durableId="75983922">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="104"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D2BE9"/>
+    <w:rsid w:val="00013799"/>
+    <w:rsid w:val="00025B30"/>
+    <w:rsid w:val="0008584E"/>
+    <w:rsid w:val="000858D7"/>
+    <w:rsid w:val="000C1419"/>
+    <w:rsid w:val="000E177D"/>
+    <w:rsid w:val="000E1912"/>
     <w:rsid w:val="00162194"/>
     <w:rsid w:val="00174D10"/>
+    <w:rsid w:val="001E7E37"/>
     <w:rsid w:val="00200676"/>
+    <w:rsid w:val="00263514"/>
+    <w:rsid w:val="002735D5"/>
     <w:rsid w:val="00295077"/>
     <w:rsid w:val="002A21BE"/>
+    <w:rsid w:val="002D67DC"/>
+    <w:rsid w:val="0030080D"/>
+    <w:rsid w:val="00323081"/>
     <w:rsid w:val="0038256D"/>
+    <w:rsid w:val="00390C27"/>
+    <w:rsid w:val="003A52FC"/>
     <w:rsid w:val="003C3233"/>
+    <w:rsid w:val="003D6BA4"/>
     <w:rsid w:val="003F35AE"/>
+    <w:rsid w:val="0040320A"/>
+    <w:rsid w:val="004A17E4"/>
     <w:rsid w:val="004C18BC"/>
+    <w:rsid w:val="004C2278"/>
+    <w:rsid w:val="004C3231"/>
+    <w:rsid w:val="004D171D"/>
+    <w:rsid w:val="004D287A"/>
+    <w:rsid w:val="004E424C"/>
     <w:rsid w:val="00585ED3"/>
     <w:rsid w:val="005E084A"/>
     <w:rsid w:val="00632433"/>
     <w:rsid w:val="00650A78"/>
+    <w:rsid w:val="006860D0"/>
+    <w:rsid w:val="006A51F9"/>
     <w:rsid w:val="006D2BE9"/>
+    <w:rsid w:val="006F1D40"/>
     <w:rsid w:val="00782619"/>
     <w:rsid w:val="00796977"/>
     <w:rsid w:val="007D4EF2"/>
     <w:rsid w:val="007F1A69"/>
+    <w:rsid w:val="0081514A"/>
+    <w:rsid w:val="00884890"/>
+    <w:rsid w:val="008F6B20"/>
     <w:rsid w:val="009000DA"/>
     <w:rsid w:val="0090502A"/>
+    <w:rsid w:val="00A467F0"/>
+    <w:rsid w:val="00A50956"/>
+    <w:rsid w:val="00A53A09"/>
+    <w:rsid w:val="00A6712D"/>
+    <w:rsid w:val="00A87546"/>
+    <w:rsid w:val="00AA674B"/>
     <w:rsid w:val="00AE120E"/>
+    <w:rsid w:val="00AF6523"/>
     <w:rsid w:val="00B81FD1"/>
+    <w:rsid w:val="00B958C9"/>
     <w:rsid w:val="00C00A13"/>
+    <w:rsid w:val="00C01406"/>
     <w:rsid w:val="00C21C8A"/>
+    <w:rsid w:val="00C300CF"/>
     <w:rsid w:val="00C542E0"/>
     <w:rsid w:val="00CA48D1"/>
+    <w:rsid w:val="00CA65CC"/>
+    <w:rsid w:val="00D832BB"/>
     <w:rsid w:val="00DF3F1E"/>
+    <w:rsid w:val="00E33C96"/>
+    <w:rsid w:val="00E47AE3"/>
     <w:rsid w:val="00E541E9"/>
+    <w:rsid w:val="00E575A9"/>
     <w:rsid w:val="00E85124"/>
+    <w:rsid w:val="00EC53DA"/>
+    <w:rsid w:val="00EC5CB3"/>
+    <w:rsid w:val="00F144EB"/>
     <w:rsid w:val="00F16FCE"/>
     <w:rsid w:val="00F255EC"/>
     <w:rsid w:val="00F27060"/>
+    <w:rsid w:val="00F56002"/>
+    <w:rsid w:val="00F66643"/>
+    <w:rsid w:val="00F84ACC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0EA6DE77"/>
@@ -7712,67 +9338,66 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
     <w:name w:val="чек"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="009000DA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="4D5759"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8020,85 +9645,101 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg8YYGUldUKg5BgsoFk36JzrG8ozg==">CgMxLjA4AHIhMUR3cjk4bmwzVFNXVTR3Yl9ta3RHcmdrUXYyUzdGbWk1</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{585FBD35-2479-CD4A-A79D-031FDD52DB91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>671</Words>
-  <Characters>3827</Characters>
+  <Words>685</Words>
+  <Characters>3907</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4490</CharactersWithSpaces>
+  <CharactersWithSpaces>4583</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Коновалова Марианна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>